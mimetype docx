--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -663,295 +663,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of SiC devices by optical beam induced current (OBIC): Experimental and simulation results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test Methodology for Short-Circuit Assessment and Safe Operation Identification for Power SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+                <w:t xml:space="preserve">Joao Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108444⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.5476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17215476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664143v1</w:t>
+                <w:t xml:space="preserve">hal-04843993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Methodology for Short-Circuit Assessment and Safe Operation Identification for Power SiC MOSFETs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Advanced characterization of SiC devices by optical beam induced current (OBIC): Experimental and simulation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.5476. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.108444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17215476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843993v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
               </w:r>
@@ -1097,64 +1097,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1205,90 +1205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Degradation Similarities on Power SiC MOSFET Devices Submitted to Short-Circuit Stress and Accelerated Switching Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Oliveira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Burky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,51 +2157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.105575. </w:t>
@@ -2542,77 +2542,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1004, pp.923-932. </w:t>
@@ -2689,51 +2689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Castellazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 963, pp.184-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2914,51 +2914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modelling of the role of temperature in the static forward characteristics of an IGBT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layachi Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,51 +3031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 kV Silicon Carbide PiN Diodes-From Design to Packaged Component Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,51 +3321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (1), pp.63 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3438,51 +3438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asad Fayyaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Castellazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3676,51 +3676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold voltage instability in SiC MOSFETs as a consequence of current conduction in their body diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,51 +3819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.e2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyas Dchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4027,51 +4027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4246,421 +4246,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of printed-circuit boards materials for high temperature operation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Electrical, thermal and mechanical properties of poly-etherimide epoxy-diamine blend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Halawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4071/imaps.516313⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, -, 110 (-), pp.530 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674483v1</w:t>
+                <w:t xml:space="preserve">hal-01626136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, thermal and mechanical properties of poly-etherimide epoxy-diamine blend</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High temperature ageing of microelectronics assemblies with SAC solder joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bondue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héìène Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.022⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626136v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature ageing of microelectronics assemblies with SAC solder joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of printed-circuit boards materials for high temperature operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4071/imaps.516313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564755v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of a Wiring Model in Switching Cell Transients: the PiN Diode Turn-off Case</w:t>
               </w:r>
@@ -4672,51 +4672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4815,51 +4815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Giang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4919,77 +4919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 858, pp.982-985. </w:t>
@@ -5053,51 +5053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyas Dchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5125,597 +5125,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel approach to Extract the Thyristor Design Parameters for Designing of Power Electronic Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VLS Grown 4H-SiC Buried P+ Layers for JFET Lateral Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2356440⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.789 - 792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388299v1</w:t>
+                <w:t xml:space="preserve">hal-01387983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced VHDL-AMS PiN diode model: towards simulation-based design of power converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Tarek Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Kourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), pp. 287-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnm.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLS Grown 4H-SiC Buried P+ Layers for JFET Lateral Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+                <w:t xml:space="preserve">Study of short-circuit robustness of SiC MOSFETs, analysis of the failure modes and comparison with BJTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.789⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387983v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of short-circuit robustness of SiC MOSFETs, analysis of the failure modes and comparison with BJTs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel approach to Extract the Thyristor Design Parameters for Designing of Power Electronic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Garrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.6. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2356440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198584v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Type Doping of 4H-SiC for Integrated Bipolar and Unipolar Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5912,77 +5912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a physically-based planar inductors VHDL-AMS model for integrated power converter design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khachroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6071,51 +6071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LVDC: An Efficient Energy Solution for On-Grid Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Grid and Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (4), pp.63-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6322,51 +6322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Mattavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6443,51 +6443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6849,51 +6849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7238,51 +7238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.154-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7333,51 +7333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7467,51 +7467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mejbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7562,51 +7562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization of Power Converter Sizing Based on Genetic Algorithms: Application to Photovoltaic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Mejbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7651,411 +7651,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799902v1</w:t>
+                <w:t xml:space="preserve">hal-00597432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Models of Voltage and Current Probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2011.2144710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00629210v1</w:t>
+                <w:t xml:space="preserve">hal-00799902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Models of Voltage and Current Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (12), pp.3898 - 3906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2011.2144710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00597432v1</w:t>
+                <w:t xml:space="preserve">hal-00629210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and VHDL-AMS modeling of SiC-JFET transistor</w:t>
               </w:r>
@@ -8067,51 +8067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Mousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1), pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8183,51 +8183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8308,51 +8308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (1), pp.Article Number: 10301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8411,64 +8411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC-junction field effect transistor temperature sensor: Theoretical analysis and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (6), pp.2347-2350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8528,51 +8528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8632,51 +8632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Power Switching Losses Accounting Probe Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8749,51 +8749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khachroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1), pp.388-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8974,64 +8974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward SiC-JFETs modelling with temperature dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Mtimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (2), pp.Article number 20301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9129,51 +9129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (12), pp.2833-2846. </w:t>
@@ -9250,51 +9250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9371,51 +9371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3), pp.Article Number: 30305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9487,51 +9487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9763,51 +9763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahbouba Amairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (5), pp.707-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10014,51 +10014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10135,51 +10135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10211,562 +10211,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to extract accurate design parameters of PiN diode</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Punch-Through Conditions in Power P-I-N Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghedira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (6), pp.283-297. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2006.886648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358834v1</w:t>
+                <w:t xml:space="preserve">hal-00135198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Punch-Through Conditions in Power P-I-N Diodes</w:t>
+                <w:t xml:space="preserve">A novel approach to extract accurate design parameters of PiN diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Garrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghedira</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (6), pp.283-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2006.886648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00135198v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Requirements for Simulation of Low-Voltage MOSFET in Automotive Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">A novel design approach for the epitaxial layer for 4H-SiC and 6H-SiC power bipolar devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Garrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4-6), pp.580-587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138878v1</w:t>
+                <w:t xml:space="preserve">hal-00140085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel design approach for the epitaxial layer for 4H-SiC and 6H-SiC power bipolar devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghedira</w:t>
+                <w:t xml:space="preserve">Model Requirements for Simulation of Low-Voltage MOSFET in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.613-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2006.872383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140085v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-thermal simulation including a temperature distribution inside power semiconductor devices</w:t>
               </w:r>
@@ -10778,51 +10778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 92 (4), pp.189-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11007,51 +11007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11167,51 +11167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Power Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (3), pp.104-107. </w:t>
@@ -11275,51 +11275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11534,51 +11534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11633,51 +11633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle moyen de l'onduleur triphasé de tension pour la conception de lois de commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11788,51 +11788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 216 (I1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11896,51 +11896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djébé M'Baïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 48 (4), pp.864-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11991,51 +11991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12129,51 +12129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12237,51 +12237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 13 (1), pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12470,51 +12470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marthouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 31 (6), pp.4068-4070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12539,51 +12539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATE-VARIABLE MODELING OF THE POWER PIN DIODE USING AN EXPLICIT APPROXIMATION OF SEMICONDUCTOR-DEVICE EQUATIONS - A NOVEL-APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. H. Gamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12679,51 +12679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Robustness of 650 V GaN HEMT under Repetitive Short-Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12785,445 +12785,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent degradation of p-GaN HEMTs due to repetitive overvoltage stress during hard turn-off switching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Aging of p-GaN gate HEMTs under hard-switching conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ababacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Rustichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323111v1</w:t>
+                <w:t xml:space="preserve">hal-05323081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of p-GaN gate HEMTs under hard-switching conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ababacar Diouf</w:t>
+                <w:t xml:space="preserve">Étude de la fiabilité des GaN SP-HEMT sous surtensions en commutation dure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vadebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Rustichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323081v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la fiabilité des GaN SP-HEMT sous surtensions en commutation dure</w:t>
+                <w:t xml:space="preserve">Permanent degradation of p-GaN HEMTs due to repetitive overvoltage stress during hard turn-off switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vadebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Rustichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495813v1</w:t>
+                <w:t xml:space="preserve">hal-05323111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'étude de fiabilité de MOSFET SiC mis en parallèle soumis à une avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valat-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13304,51 +13304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'étude de fiabilité de MOSFET SiC mis en parallèle soumis à une avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valat-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13554,51 +13554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive Short-circuits on 650 V GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13666,51 +13666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission-Profile-Related Evaluation of the Threshold-Voltage Stability of SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13929,51 +13929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courts-circuits répétitifs non-destructifs sur des transistors HEMT-GaN 650 V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14192,64 +14192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14291,51 +14291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Methodology for Defining Integration Limits Used for Switching Energy Computation in Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14343,51 +14343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14415,152 +14415,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Impact of Wide Band-Gap Semiconductors on the Design in Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222211v1</w:t>
+                <w:t xml:space="preserve">hal-04224402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Double Source Switching Test to GaN HEMTs</w:t>
               </w:r>
@@ -14572,51 +14568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamiris Grossl Bade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14657,148 +14653,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wide Band-Gap Semiconductors on the Design in Power Electronics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maroun Alam</w:t>
+                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Arras, France</w:t>
+              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224402v1</w:t>
+                <w:t xml:space="preserve">hal-04222211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-SiC Single-Chip High-Side and Low-Side Dual-MOSFET for Ultimate Power Vertical Integration -Basic Concept and Technology</w:t>
               </w:r>
@@ -14823,51 +14823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15186,51 +15186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Dynamic Resistance of AlGaN/GaN Schottky Diodes After Quasi-Static and Hard Switching Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15297,286 +15297,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+                <w:t xml:space="preserve">Vertical current temperature analysis of GaN-on-Si epitaxy through analytical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigaud-Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vandendaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSDM 2022 - 2022 International conference on solid state devices and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chiba, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856578v1</w:t>
+                <w:t xml:space="preserve">cea-03875079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical current temperature analysis of GaN-on-Si epitaxy through analytical modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Charles</w:t>
+                <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDM 2022 - 2022 International conference on solid state devices and materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.191-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAS56377.2022.9934390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03875079v1</w:t>
+                <w:t xml:space="preserve">hal-03856578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-Based Control of an m-Branch Power Flow Controller for Meshed DC Microgrids</w:t>
               </w:r>
@@ -15601,51 +15601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Shanghai, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15679,90 +15679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Behavior and Comparison of Wide Bandgap Devices for Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alhoussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loiselay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15969,51 +15969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16073,51 +16073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the Short-circuit Ruggedness of a 10 kV Silicon Carbide Bipolar Junction Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16177,64 +16177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Parasitic Elements in Power Modules Based on GaN Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16285,77 +16285,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Loss Estimation Using a Validated Model of 650 V GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loiselay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16428,51 +16428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16523,51 +16523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC power MOSFETs Threshold-voltage hysteresis and its impact on Short Circuit operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16679,51 +16679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16759,265 +16759,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V TH -Hysteresis and Interface States Characterisation in SiC Power MOSFETs with Planar and Trench Gate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Packaging Solution for SiC Power Modules with a Fail-to-Short Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Dchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Monterey, CA, United States. </w:t>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2019.8722126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099781v1</w:t>
+                <w:t xml:space="preserve">hal-02076181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging Solution for SiC Power Modules with a Fail-to-Short Capability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">V TH -Hysteresis and Interface States Characterisation in SiC Power MOSFETs with Planar and Trench Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Fayyaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. </w:t>
+              <w:t xml:space="preserve">IRPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Monterey, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APEC.2019.8722126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076181v1</w:t>
+                <w:t xml:space="preserve">hal-02099781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t>
               </w:r>
@@ -17042,51 +17042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17310,51 +17310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17552,51 +17552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Castellazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom. pp.TU.O4a.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17621,51 +17621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microréseaux DC : avantages des réseaux maillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17785,51 +17785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18031,51 +18031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEMDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Miami, FL, United States. pp.MO263, </w:t>
@@ -18139,51 +18139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiPDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Albuquerque, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18381,51 +18381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18502,51 +18502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zolkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Tampa, FL, United States. pp.2263-2268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18593,51 +18593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la robustesse de l’oxyde de grille pour des applications aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18688,51 +18688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Strategy Scheme for Consistent Power Flow Control in Meshed DC Micro-grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Barara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18809,51 +18809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Yahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedia Baccar El Boubkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Giang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18908,77 +18908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la robustesse des MOSFET SiC pour les applications diode-less</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19046,51 +19046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Ghossein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19141,90 +19141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classic and alternative methods of p-type doping 4H-SiC for integrated lateral devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. pp.145 - 148, </w:t>
@@ -19288,64 +19288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19387,51 +19387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of SiC MOSFETs in short-circuit mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19551,51 +19551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19659,51 +19659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19735,523 +19735,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+                <w:t xml:space="preserve">Study of short-circuit robustness of SiC MOSFETs, analysis of the failure modes and comparison with BJTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-61</w:t>
+              <w:t xml:space="preserve">ESREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.1708-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133686v1</w:t>
+                <w:t xml:space="preserve">hal-01700463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of short-circuit robustness of SiC MOSFETs, analysis of the failure modes and comparison with BJTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.1708-1713</w:t>
+              <w:t xml:space="preserve">ECSCRM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700463v1</w:t>
+                <w:t xml:space="preserve">hal-02133686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux HVDC multi-terminaux : des défis multiples en génie électrique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Estimation des pertes dans les transistors bipolaires SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065154v1</w:t>
+                <w:t xml:space="preserve">hal-01065220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des pertes dans les transistors bipolaires SiC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les réseaux HVDC multi-terminaux : des défis multiples en génie électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065220v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Loss Estimation in SiC Power BJTs</w:t>
               </w:r>
@@ -20276,51 +20276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20401,51 +20401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20879,208 +20879,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Dimensional, Solder-Free Interconnect Technology for high-Performance Power Modules</w:t>
+                <w:t xml:space="preserve">Sintered molybdenum for a metallized ceramic substrate packaging for the wide-bandgap devices and high temperature applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th CIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bruges, Belgium. pp.295-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2012.6229081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707741v1</w:t>
+                <w:t xml:space="preserve">hal-00707820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Temperature Ultrafast Isolated Converter to Turn-Off Normally-On SiC JFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dhokkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21089,582 +21098,573 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.3581, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintered molybdenum for a metallized ceramic substrate packaging for the wide-bandgap devices and high temperature applications</w:t>
+                <w:t xml:space="preserve">3-Dimensional, Solder-Free Interconnect Technology for high-Performance Power Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.433-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPSD.2012.6229081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00707820v1</w:t>
+                <w:t xml:space="preserve">hal-00707741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of silicon and silicon carbide power devices: An experimental analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Impact of Gate Driver Signal on Static Losses for a SiC Switch Built with Normally-Off JFETs and a Schottky Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Rondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MELECON 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2012.6196389⟩</w:t>
+              <w:t xml:space="preserve">ECCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.1503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747425v1</w:t>
+                <w:t xml:space="preserve">hal-00739006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Gate Driver Signal on Static Losses for a SiC Switch Built with Normally-Off JFETs and a Schottky Diode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Falahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HiTEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739006v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of silicon and silicon carbide power devices: An experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahbouba Amairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiTEC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MELECON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisia. pp.97 - 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2012.6196389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760366v1</w:t>
+                <w:t xml:space="preserve">hal-00747425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report de puce par frittage d'argent - mise en oeuvre et analyse</w:t>
               </w:r>
@@ -21801,51 +21801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22060,51 +22060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22172,51 +22172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22265,277 +22265,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature die-attaches for SiC power devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Masson</w:t>
+                <w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
+                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.Article number 6020161</w:t>
+              <w:t xml:space="preserve">Automotive Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672602v1</w:t>
+                <w:t xml:space="preserve">hal-00687139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
+              <w:t xml:space="preserve">CIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629220v1</w:t>
+                <w:t xml:space="preserve">hal-00661500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated common mode capacitors for SiC JFET inverters</w:t>
               </w:r>
@@ -22547,51 +22547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Mattavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22649,277 +22649,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">High-temperature die-attaches for SiC power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.Article number 6020161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661500v1</w:t>
+                <w:t xml:space="preserve">hal-00672602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automotive Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687139v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature behavior of SiC power diodes</w:t>
               </w:r>
@@ -22931,51 +22931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23431,51 +23431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dhokkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23556,51 +23556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23694,51 +23694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23828,51 +23828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiTEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000222</w:t>
@@ -23953,51 +23953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asif Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany. pp.CD</w:t>
@@ -24065,51 +24065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24574,51 +24574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24820,51 +24820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Their Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine M'Rad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24937,51 +24937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Mousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25214,51 +25214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE PEMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.2457 - 2463, </w:t>
@@ -25290,217 +25290,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of 5kV SiC bipolar diodes in switching transient regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghedira</w:t>
+                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPEA 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369457v1</w:t>
+                <w:t xml:space="preserve">hal-00372982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current limiting with SiC JFET structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asif Hamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25519,182 +25510,191 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th CIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Electrical characterization of 5kV SiC bipolar diodes in switching transient regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECPEA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372982v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and high temperature characterization of SiC-JFET</w:t>
               </w:r>
@@ -25706,51 +25706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Mousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25836,51 +25836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26073,51 +26073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective sur les composants de puissance verticaux grand gap (Carbure de Silicium et Diamant) et leurs applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermet-Guyennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26181,51 +26181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Applications in Power Electronics Based on SiC Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26609,51 +26609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Naples, Italy. pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26691,51 +26691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26838,51 +26838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Massmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Naples, Italy. on CD (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26901,355 +26901,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of multi-discipline systems using bond graphs and VHDL-AMS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">300 °C operating junction temperature inverter leg investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine M'Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBGM 2005 - International Conference on Bond Graph Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, New Orleans, LA, United States. pp.149-155</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486590v1</w:t>
+                <w:t xml:space="preserve">hal-00413402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">300 °C operating junction temperature inverter leg investigations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of multi-discipline systems using bond graphs and VHDL-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pêcheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vachoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ICBGM 2005 - International Conference on Bond Graph Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, New Orleans, LA, United States. pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413402v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paralleling of Low-Voltage MOSFETs Operating in Avalanche Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dresden, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27283,51 +27283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Graph Modeling of Current Diffusion in Magnetic Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27434,51 +27434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27555,51 +27555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27676,51 +27676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27810,51 +27810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27948,51 +27948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Margenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28075,51 +28075,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de défauts du rotor de l'hélicoptère : supervision de cartes auto-organisatrices avec critère de convergence géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LSIS. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -28173,51 +28173,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation des composants et des systèmes électroniques de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. INSA de Lyon, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28404,51 +28404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vadebout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17215476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Grossl Bade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-vms03o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh A Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113839" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.184" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Choucoutou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.567" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Boussouar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpelec.2019.099337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234566" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.688" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2018.1456836" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2272" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Dchar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Garrab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jedidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2016.2609381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sabbah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Arabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;olier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.091" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/imaps.516313" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;&#236;&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.065" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2017.17.2.561" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Giang Vu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings7020042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.982" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.086" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388299v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2356440" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Mtimet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Salah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tarek Ben" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Kourda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8337F75ACD541CD66FEA7D75BDD380A6FBB9169B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.097" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghedira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130533" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F1QZH4QD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khachroumi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130430" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-51TW382D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ammous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sgre.2014.54007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.293-305" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997389v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1144-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747412v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#231;ar Ammous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejbri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Mejbri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629210v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2144710" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747438v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mousa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.14.7-27" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6G38MP81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579353v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahbib" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100172" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5PLLDH8Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1762" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539180v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2047302" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100100388" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539615v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vieillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-64" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010139" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1339L0BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476198v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jord&#224;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2028231" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368124v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.911" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009187" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K48VCLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476201v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.06.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3HQZ52R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368136v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ul Hassan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.703" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476197v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbouba Amairi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1135" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.911882" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357024v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358834v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.646" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SDDH04F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135198v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.886648" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.872383" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140854v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140858v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2005.846544" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2004.839638" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140093v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayedi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ounajjar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Sellami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403393v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.183-201" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TC8GP432-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140094v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140095v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Massmoudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;b&#233; M'Ba&#239;ri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140098v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Renault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140100v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117240v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elhinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140102v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraisse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140103v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Gamal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323111v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323081v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Diouf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495813v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valat-Marty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Blanc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626451v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974583v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Boldyrjew-Mast" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150168v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221605v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240602v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316671v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264294" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264519" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224402v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203163v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264325" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147862v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203213" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887865v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yvon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934143" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03875079v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhoussen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loiselay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570434" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215769" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945892v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945913v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215793" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428513v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lagier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984359v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2018.8607547" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099781v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720612" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076181v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722126" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985994v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Fonder" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Choucoutou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428531v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Castellazzi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134229v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barara" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428523v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grosset" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645029v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2017.8170581" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565131v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535735v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zolkos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2017.7931015" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534712v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793569v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedia Baccar El Boubkari" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Giang Vu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361711v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316570v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Ghossein" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138529v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Bui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phung" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196528v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373030v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700463v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065154v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065220v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997718v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829353v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fonteneau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahaye" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520668" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829343v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520258" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874655v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631963" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707741v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747425v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196389" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739006v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rondon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342636" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729156v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729345v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629227v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672602v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629225v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629232v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937166v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618715v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485279v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629214v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hammoud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618693v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ruby" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446059v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amieh" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391369v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jawad" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391376v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373058v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Shafiee Khoor" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369426v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Their Ibrahim" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417461" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369458v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417501" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467659v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592442" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369457v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417681" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373046v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hamoud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369420v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592430" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624757v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606571v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958610v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.925" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618123v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413394v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413392v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486590v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#234;cheux" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lallement" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vachoux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413402v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138894v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219271" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412621v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413400v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roche" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413401v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Helali" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ehlinger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2003.1218175" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413309v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386919v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margenat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2000.885364" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488845v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731059v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vadebout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17215476" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Grossl Bade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-vms03o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh A Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113839" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.184" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Choucoutou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.567" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Boussouar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpelec.2019.099337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234566" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.688" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2018.1456836" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2272" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Dchar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Garrab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jedidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2016.2609381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sabbah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Arabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;olier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.091" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;&#236;&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.065" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/imaps.516313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2017.17.2.561" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Giang Vu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings7020042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.982" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.086" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Mtimet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Salah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tarek Ben" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Kourda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8337F75ACD541CD66FEA7D75BDD380A6FBB9169B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2356440" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghedira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130533" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F1QZH4QD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khachroumi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130430" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-51TW382D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ammous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sgre.2014.54007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.293-305" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997389v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1144-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747412v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#231;ar Ammous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejbri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Mejbri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2144710" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747438v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mousa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.14.7-27" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6G38MP81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579353v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahbib" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100172" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5PLLDH8Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1762" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539180v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2047302" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100100388" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539615v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vieillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-64" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010139" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1339L0BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476198v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jord&#224;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2028231" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368124v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.911" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009187" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K48VCLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476201v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.06.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3HQZ52R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368136v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ul Hassan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.703" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476197v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbouba Amairi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1135" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.911882" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357024v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135198v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.886648" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.646" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SDDH04F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138878v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.872383" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140854v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140858v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2005.846544" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2004.839638" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140093v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayedi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ounajjar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Sellami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403393v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.183-201" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TC8GP432-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140094v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140095v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Massmoudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;b&#233; M'Ba&#239;ri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140098v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Renault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140100v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117240v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elhinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140102v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraisse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140103v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Gamal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323081v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Diouf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495813v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323111v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valat-Marty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Blanc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626451v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974583v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Boldyrjew-Mast" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150168v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221605v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240602v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316671v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264294" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224402v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264519" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203163v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264325" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147862v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203213" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887865v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yvon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934143" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03875079v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhoussen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loiselay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570434" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215769" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945892v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945913v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215793" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428513v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lagier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984359v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2018.8607547" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722126" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099781v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720612" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985994v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Fonder" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Choucoutou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428531v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Castellazzi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134229v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barara" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428523v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grosset" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645029v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2017.8170581" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565131v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535735v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zolkos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2017.7931015" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534712v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793569v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedia Baccar El Boubkari" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Giang Vu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361711v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316570v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Ghossein" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138529v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Bui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phung" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196528v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373030v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700463v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065220v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065154v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997718v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829353v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fonteneau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahaye" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520668" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829343v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520258" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874655v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631963" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707741v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739006v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rondon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342636" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747425v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196389" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729156v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729345v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629227v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672602v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629225v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629232v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937166v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618715v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485279v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629214v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hammoud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618693v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ruby" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446059v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amieh" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391369v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jawad" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391376v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373058v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Shafiee Khoor" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369426v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Their Ibrahim" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417461" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369458v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417501" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467659v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592442" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373046v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hamoud" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369457v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417681" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369420v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592430" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624757v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606571v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958610v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.925" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618123v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413394v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413392v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413402v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486590v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#234;cheux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lallement" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vachoux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138894v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219271" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412621v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413400v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roche" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413401v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Helali" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ehlinger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2003.1218175" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413309v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386919v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margenat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2000.885364" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488845v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731059v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>