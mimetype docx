--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -931,1000 +931,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
+                <w:t xml:space="preserve">First results on 1.2 kV SiC MOSFET body diode robustness tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vergne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.115264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276812v1</w:t>
+                <w:t xml:space="preserve">hal-04282544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on 1.2 kV SiC MOSFET body diode robustness tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrically active traps in 4H-silicon carbide (4H-SiC) PiN power diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hamad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (17), pp.1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-023-10813-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282544v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Degradation Similarities on Power SiC MOSFET Devices Submitted to Short-Circuit Stress and Accelerated Switching Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Reynes</w:t>
+                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Burky</w:t>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115166⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316701v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+                <w:t xml:space="preserve">Failure Degradation Similarities on Power SiC MOSFET Devices Submitted to Short-Circuit Stress and Accelerated Switching Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Jérémie Burky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.115166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920401v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically active traps in 4H-silicon carbide (4H-SiC) PiN power diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-based Strategies for Fast TDDB Testing and Lifetime Estimation in SiC Power MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aviñó-Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">F. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besar Asllani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-023-10813-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3281705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199489v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based Strategies for Fast TDDB Testing and Lifetime Estimation in SiC Power MOSFETs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Threshold Voltage Measurement Protocol “Triple Sense” Applied to GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Tamiris Grossl Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3281705⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics12112529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147050v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold Voltage Measurement Protocol “Triple Sense” Applied to GaN HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamiris Grossl Bade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hamad</w:t>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lambert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.2529. </w:t>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics12112529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121028v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Nonlinear Control of a Power Flow Controller for Meshed DC Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,64 +2118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Methodology of Silicon Carbide High Voltage Termination Extension for Small Area BJTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,64 +2248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive characterization of vertical GaN-on-GaN Schottky barrier diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, pp.113839. </w:t>
@@ -2516,51 +2516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and switching characteristics of 10 kV-class Silicon Carbide Bipolar Junction Transistors and Darlingtons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthreshold Drain current hysteresis of planar SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Castellazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2767,51 +2767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Electrical characterisation of high voltage 4H-SiC PiN diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3018,77 +3018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 kV Silicon Carbide PiN Diodes-From Design to Packaged Component Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3135,51 +3135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Voltage SiC-JFET Fabrication and Full Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,77 +3282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of the 4H-SiC/SiO₂ Barrier Height Over Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VTH subthreshold hysteresis technology and temperature dependence in commercial 4H-SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asad Fayyaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,1391 +3523,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC MOSFETs robustness for diode-less applications</w:t>
+                <w:t xml:space="preserve">Threshold voltage instability in SiC MOSFETs as a consequence of current conduction in their body diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cheng</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09398368.2018.1456836⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88-90, pp.636-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844980v1</w:t>
+                <w:t xml:space="preserve">hal-01895791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold voltage instability in SiC MOSFETs as a consequence of current conduction in their body diode</w:t>
+                <w:t xml:space="preserve">SiC MOSFETs robustness for diode-less applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88-90, pp.636-640. </w:t>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09398368.2018.1456836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895791v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spiral planar inductor: An experimentally verified physically based model for frequency and time domains</w:t>
+                <w:t xml:space="preserve">Electrical, thermal and mechanical properties of poly-etherimide epoxy-diamine blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Ammouri</w:t>
+                <w:t xml:space="preserve">Nour Halawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.2272⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, -, 110 (-), pp.530 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626146v1</w:t>
+                <w:t xml:space="preserve">hal-01626136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC power devices packaging with a short-circuit failure mode capability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Evaluation of printed-circuit boards materials for high temperature operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4071/imaps.516313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01562547v1</w:t>
+                <w:t xml:space="preserve">hal-01674483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach to Accurately Determine the tq Parameter of Thyristors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">High temperature ageing of microelectronics assemblies with SAC solder joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Besbes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bondue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héìène Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tie.2016.2609381⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617496v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of power electronics interconnections in accelerated test conditions: High temperature storage and thermal cycling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Approach to Accurately Determine the tq Parameter of Thyristors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faical Arabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Théolier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atef Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.091⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (1), pp.206 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tie.2016.2609381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562549v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, thermal and mechanical properties of poly-etherimide epoxy-diamine blend</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Halawani</w:t>
+                <w:t xml:space="preserve">Lifetime of power electronics interconnections in accelerated test conditions: High temperature storage and thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Faical Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Théolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.022⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626136v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature ageing of microelectronics assemblies with SAC solder joints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of a Wiring Model in Switching Cell Transients: the PiN Diode Turn-off Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Garrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.561 - 569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6113/jpe.2017.17.2.561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564755v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of printed-circuit boards materials for high temperature operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">A Control Strategy of DC Building Microgrid Connected to the Neighborhood and AC Power Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Yahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Giang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4071/imaps.516313⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings7020042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674483v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of a Wiring Model in Switching Cell Transients: the PiN Diode Turn-off Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatem Garrab</w:t>
+                <w:t xml:space="preserve">A spiral planar inductor: An experimentally verified physically based model for frequency and time domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.e2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6113/jpe.2017.17.2.561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01626139v1</w:t>
+                <w:t xml:space="preserve">hal-01626146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Strategy of DC Building Microgrid Connected to the Neighborhood and AC Power Network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiC power devices packaging with a short-circuit failure mode capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Siauve</w:t>
+                <w:t xml:space="preserve">Ilyas Dchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings7020042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626141v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Termination Filled with Adequate Dielectric for SiC Devices in HVDC Applications</w:t>
               </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,64 +5027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche robustness of SiC Schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyas Dchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5125,385 +5125,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLS Grown 4H-SiC Buried P+ Layers for JFET Lateral Structures</w:t>
+                <w:t xml:space="preserve">An advanced VHDL-AMS PiN diode model: towards simulation-based design of power converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+                <w:t xml:space="preserve">Sameh Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Laariedh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Walid Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Carole</w:t>
+                <w:t xml:space="preserve">Salah Tarek Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferid Kourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 821-823, pp.789 - 792. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp. 287-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387983v1</w:t>
+                <w:t xml:space="preserve">hal-01388318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced VHDL-AMS PiN diode model: towards simulation-based design of power converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VLS Grown 4H-SiC Buried P+ Layers for JFET Lateral Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Ben Salah</w:t>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Tarek Ben</w:t>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferid Kourda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.2005⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.789 - 792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01388318v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of short-circuit robustness of SiC MOSFETs, analysis of the failure modes and comparison with BJTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.6. </w:t>
@@ -5541,90 +5541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel approach to Extract the Thyristor Design Parameters for Designing of Power Electronic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5671,77 +5671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Type Doping of 4H-SiC for Integrated Bipolar and Unipolar Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5777,3471 +5777,3453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and numerical analysis of C-V characteristics for normally-on SiCED-JFET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a physically-based planar inductors VHDL-AMS model for integrated power converter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ghedira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofiane Khachroumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 66 (2), pp.20103. </w:t>
+              <w:t xml:space="preserve">, 2014, 66 (2), pp.20901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014130533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014130430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005929v1</w:t>
+                <w:t xml:space="preserve">hal-01006044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a physically-based planar inductors VHDL-AMS model for integrated power converter design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LVDC: An Efficient Energy Solution for On-Grid Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66 (2), pp.20901. </w:t>
+              <w:t xml:space="preserve">Smart Grid and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.63-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014130430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/sgre.2014.54007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006044v1</w:t>
+                <w:t xml:space="preserve">hal-01005973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LVDC: An Efficient Energy Solution for On-Grid Photovoltaic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Ammous</w:t>
+                <w:t xml:space="preserve">Measurement and numerical analysis of C-V characteristics for normally-on SiCED-JFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Grid and Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (2), pp.20103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014130533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/sgre.2014.54007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005973v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die attach using silver sintering. Practical implementation and analysis</w:t>
+                <w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam Sabbah</w:t>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Riva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+                <w:t xml:space="preserve">Paulo Mattavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (3-4), pp.293-305. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, PP (99), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejee.16.293-305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874465v1</w:t>
+                <w:t xml:space="preserve">hal-00874455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Stability of Silicon Carbide Power JFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Robutel</w:t>
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paulo Mattavelli</w:t>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (12), pp.4191 - 4198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2013.2287714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874455v1</w:t>
+                <w:t xml:space="preserve">hal-00881667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability of Silicon Carbide Power JFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Electro-Thermal Behaviour of a SiC JFET Stressed by Lightning Induced Over-Voltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.5--12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881667v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Thermal Behaviour of a SiC JFET Stressed by Lightning Induced Over-Voltages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.929-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997389v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Die attach using silver sintering. Practical implementation and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Dung Hoang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 740-742, pp.929-933. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3-4), pp.293-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ejee.16.293-305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799884v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-On SIC JFETs: Active Protections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Full densification of Molybdenum powders using Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-012-1144-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821756v1</w:t>
+                <w:t xml:space="preserve">hal-00707782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear average modeling of multilevel converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Omri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.154-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00672244v1</w:t>
+                <w:t xml:space="preserve">hal-00747412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full densification of Molybdenum powders using Spark Plasma Sintering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Optimal design of power converter using multi-objective genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mejbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.793-802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-012-1144-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00707782v1</w:t>
+                <w:t xml:space="preserve">hal-00747409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear average modeling of multilevel converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Omri</w:t>
+                <w:t xml:space="preserve">Thermal stability of silicon-carbide power diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (3), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2011.2181390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747412v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of silicon-carbide power diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Multi-Objective Optimization of Power Converter Sizing Based on Genetic Algorithms: Application to Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Mejbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp. 826-839</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672440v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of power converter using multi-objective genetic algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normally-On SIC JFETs: Active Protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mejbri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anis Ammous</w:t>
+                <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (2), pp.793-802</w:t>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.6-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747409v1</w:t>
+                <w:t xml:space="preserve">hal-00821756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization of Power Converter Sizing Based on Genetic Algorithms: Application to Photovoltaic Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (4), pp.553 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854436v1</w:t>
+                <w:t xml:space="preserve">hal-00672244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597432v1</w:t>
+                <w:t xml:space="preserve">hal-00729066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Modelling, analysis, and experimental study of SiC JFET body diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (1), pp.Article Number: 10301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010100172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799902v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Models of Voltage and Current Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
+                <w:t xml:space="preserve">Characterization and VHDL-AMS modeling of SiC-JFET transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.7-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJEE.14.7-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2011.2144710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00629210v1</w:t>
+                <w:t xml:space="preserve">hal-00747438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and VHDL-AMS modeling of SiC-JFET transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">SiC-junction field effect transistor temperature sensor: Theoretical analysis and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/EJEE.14.7-27⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), pp.2347-2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2011.1762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00747438v1</w:t>
+                <w:t xml:space="preserve">hal-00747433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Martin</w:t>
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729066v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, analysis, and experimental study of SiC JFET body diode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Lahbib</w:t>
+                <w:t xml:space="preserve">Inverse Models of Voltage and Current Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 53 (1), pp.Article Number: 10301. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (12), pp.3898 - 3906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010100172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2011.2144710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00579353v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC-junction field effect transistor temperature sensor: Theoretical analysis and experimental validation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2011.1762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747433v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of High Voltage and High Temperature Performances of Wide Bandgap Semiconductors for vertical Power Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Characterization, Modeling and Design Parameters Identification of Silicon Carbide Junction Field Effect Transistor for Temperature Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khachroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.388-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2009.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s100100388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186368v1</w:t>
+                <w:t xml:space="preserve">hal-00476196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Power Switching Losses Accounting Probe Modeling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minimization of drain-to-gate interaction in a SiC JFET inverter using an external gate-source capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2010.2047302⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 645-6648, pp.957-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539180v1</w:t>
+                <w:t xml:space="preserve">hal-00539615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, Modeling and Design Parameters Identification of Silicon Carbide Junction Field Effect Transistor for Temperature Sensor Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Toward SiC-JFETs modelling with temperature dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Mtimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s100100388⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.Article number 20301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476196v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of drain-to-gate interaction in a SiC JFET inverter using an external gate-source capacitor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Power Switching Losses Accounting Probe Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (12), pp.3218 - 3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2010.2047302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00539615v1</w:t>
+                <w:t xml:space="preserve">hal-00539180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward SiC-JFETs modelling with temperature dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+                <w:t xml:space="preserve">Comparison of High Voltage and High Temperature Performances of Wide Bandgap Semiconductors for vertical Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sameh Mtimet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2009.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010139⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00539603v1</w:t>
+                <w:t xml:space="preserve">hal-02186368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-Order Thermal Behavioral Model Based on Diffusive Representation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axel Rumeau</w:t>
+                <w:t xml:space="preserve">SiC-VJFETs power switching devices: an improved model and parameter optimization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2009.2028231⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.Article Number: 30305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476198v1</w:t>
+                <w:t xml:space="preserve">hal-00476199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Power Density SiC 450A AccuMOSFET for Current Limiting Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9290,654 +9272,672 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, MATERIALS SCIENCE FORUM, 615-617, pp.911-914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC-VJFETs power switching devices: an improved model and parameter optimization technique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Ul Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (3), pp.Article Number: 30305. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, MATERIALS SCIENCE FORUM, 615-617, pp.703-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00476199v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the dynamic avalanche of punch through insulated gate bipolar transistor (PT-IGBT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (9), pp.944-954. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2009.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2009.06.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial Layer Parameters Estimation Approach of Silicon Carbide Schottky Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahbouba Amairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zina Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.703⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (5), pp.707-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368136v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Layer Parameters Estimation Approach of Silicon Carbide Schottky Diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+                <w:t xml:space="preserve">Reduced-Order Thermal Behavioral Model Based on Diffusive Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahbouba Amairi</w:t>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zina Sassi</w:t>
+                <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (5), pp.707-711. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (12), pp.2833-2846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2009.2028231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476197v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of ambipolar lifetime and epilayer thickness of 5 kV SiC bipolar devices by switching transient studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Materials Science Forum, Volumes 600-603, pp.1031-1034. </w:t>
@@ -9988,90 +9988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of the N-N+ junction doping profile of a PIN diode on its turn-off transient behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.491-494. </w:t>
@@ -10103,471 +10103,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced averaged model of PWM-Switch operating in CCM and DCM conduction modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Punch-Through Conditions in Power P-I-N Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2006.886648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357024v1</w:t>
+                <w:t xml:space="preserve">hal-00135198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Punch-Through Conditions in Power P-I-N Diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">A novel approach to extract accurate design parameters of PiN diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghedira</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22 (1), pp.13-20. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (6), pp.283-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2006.886648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jnm.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135198v1</w:t>
+                <w:t xml:space="preserve">hal-00358834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to extract accurate design parameters of PiN diode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Garrab</w:t>
+                <w:t xml:space="preserve">Advanced averaged model of PWM-Switch operating in CCM and DCM conduction modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (2), pp.544-556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.646⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00358834v1</w:t>
+                <w:t xml:space="preserve">hal-00357024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel design approach for the epitaxial layer for 4H-SiC and 6H-SiC power bipolar devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10622,90 +10622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Requirements for Simulation of Low-Voltage MOSFET in Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10746,338 +10746,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermal simulation including a temperature distribution inside power semiconductor devices</w:t>
+                <w:t xml:space="preserve">Composants à semi-conducteur de puissance pour des applications à haute température de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (HS), pp. 18-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140854v1</w:t>
+                <w:t xml:space="preserve">hal-01702019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants à semi-conducteur de puissance pour des applications à haute température de fonctionnement</w:t>
+                <w:t xml:space="preserve">Electro-thermal simulation including a temperature distribution inside power semiconductor devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Garrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92 (4), pp.189-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01702019v1</w:t>
+                <w:t xml:space="preserve">hal-00140854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the extraction of PiN diode design parameters for validation of integrated power converter design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (3), pp.660-670. </w:t>
@@ -11115,77 +11115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche Behavior of Low-Voltage Power MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11249,103 +11249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the temperature distribution on the PN junction behaviour in the electro-thermal simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Garrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (6): 539-560 NOV-DEC 2004 (6), pp.539-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11370,51 +11370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an advanced PWM-switch model including semiconductor device non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ayedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11422,51 +11422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ounajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (2), pp.107-120</w:t>
@@ -11495,77 +11495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an equivalent thermal model for discrete semiconductor packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11614,264 +11614,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle moyen de l'onduleur triphasé de tension pour la conception de lois de commande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear control design for a boost converter using bond graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 216 (I1), pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403393v1</w:t>
+                <w:t xml:space="preserve">hal-00140094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear control design for a boost converter using bond graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle moyen de l'onduleur triphasé de tension pour la conception de lois de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (1), pp.183-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.5.183-201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140094v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of the standard SPICE model of the diode for simulation in power electronics</w:t>
               </w:r>
@@ -11965,103 +11965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermal modeling of IGBT's: Application to short-circuit conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15 (4), pp.778-790</w:t>
@@ -12090,64 +12090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing a thermal model for electrothermal simulation of power semiconductor devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12211,51 +12211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient temperature measurements and modeling of IGBT's under short circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12332,51 +12332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12660,777 +12660,777 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Robustness of 650 V GaN HEMT under Repetitive Short-Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lambert</w:t>
+                <w:t xml:space="preserve">Étude de la fiabilité des GaN SP-HEMT sous surtensions en commutation dure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vadebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Rustichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323083v1</w:t>
+                <w:t xml:space="preserve">hal-05495813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of p-GaN gate HEMTs under hard-switching conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ababacar Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Rustichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la fiabilité des GaN SP-HEMT sous surtensions en commutation dure</w:t>
+                <w:t xml:space="preserve">Permanent degradation of p-GaN HEMTs due to repetitive overvoltage stress during hard turn-off switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vadebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Rustichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495813v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent degradation of p-GaN HEMTs due to repetitive overvoltage stress during hard turn-off switching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vadebout</w:t>
+                <w:t xml:space="preserve">Méthode d'étude de fiabilité de MOSFET SiC mis en parallèle soumis à une avalanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Valat-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Allirand</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323111v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'étude de fiabilité de MOSFET SiC mis en parallèle soumis à une avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valat-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506660v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'étude de fiabilité de MOSFET SiC mis en parallèle soumis à une avalanche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Andrade</w:t>
+                <w:t xml:space="preserve">Analysis of Robustness of 650 V GaN HEMT under Repetitive Short-Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximin Blanc</w:t>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506696v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of HV (10 kV) Power 4H-SiC Bipolar Junction Transistor</w:t>
               </w:r>
@@ -13541,90 +13541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive Short-circuits on 650 V GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13910,1219 +13910,1219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courts-circuits répétitifs non-destructifs sur des transistors HEMT-GaN 650 V</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+                <w:t xml:space="preserve">First Results on 1.2 kV SiC MOSFET Body Diode Robustness Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150168v1</w:t>
+                <w:t xml:space="preserve">hal-04240602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the Double Source Switching Test to GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamiris Grossl Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition), EPE ’23 (IEEE) ECCE Europe (Energy Conversion Congress and Expo Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221605v1</w:t>
+                <w:t xml:space="preserve">hal-04225311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Results on 1.2 kV SiC MOSFET Body Diode Robustness Tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Wide Band-Gap Semiconductors on the Design in Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240602v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Methodology for Defining Integration Limits Used for Switching Energy Computation in Power Devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316671v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wide Band-Gap Semiconductors on the Design in Power Electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Methodology for Defining Integration Limits Used for Switching Energy Computation in Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Cougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224402v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Double Source Switching Test to GaN HEMTs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full-SiC Single-Chip High-Side and Low-Side Dual-MOSFET for Ultimate Power Vertical Integration -Basic Concept and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition), EPE ’23 (IEEE) ECCE Europe (Energy Conversion Congress and Expo Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264519⟩</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225311v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">Full-SiC Single-Chip Buck and Boost MOSFET-JBS Converters for Ultimate Efficient Power Vertical Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 30th International Conference Mixed Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Computer Science of AGH University of Science and Technology, Jun 2023, Kraków, Poland. https://www.mixdes.org/Mixdes3/, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222211v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-SiC Single-Chip High-Side and Low-Side Dual-MOSFET for Ultimate Power Vertical Integration -Basic Concept and Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lazar</w:t>
+                <w:t xml:space="preserve">Courts-circuits répétitifs non-destructifs sur des transistors HEMT-GaN 650 V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition), EPE ’23 (IEEE) ECCE Europe (Energy Conversion Congress and Expo Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203163v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-SiC Single-Chip Buck and Boost MOSFET-JBS Converters for Ultimate Efficient Power Vertical Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 30th International Conference Mixed Design of Integrated Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04147862v1</w:t>
+                <w:t xml:space="preserve">hal-04221605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrically Active Traps in Bipolar 10 kV 8 A Silicon Carbide (SiC) PiN Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Vigneshwara Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15199,51 +15199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15428,103 +15428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.191-194, </w:t>
@@ -15575,64 +15575,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-Based Control of an m-Branch Power Flow Controller for Meshed DC Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15809,103 +15809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
@@ -15943,64 +15943,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Control of a Power Flow Controller for DC Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16054,252 +16054,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the Short-circuit Ruggedness of a 10 kV Silicon Carbide Bipolar Junction Transistor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Besar Asllani</w:t>
+                <w:t xml:space="preserve">Analysis of Parasitic Elements in Power Modules Based on GaN Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loiselay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945919v1</w:t>
+                <w:t xml:space="preserve">hal-02945892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Parasitic Elements in Power Modules Based on GaN Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao Oliveira</w:t>
+                <w:t xml:space="preserve">Demonstration of the Short-circuit Ruggedness of a 10 kV Silicon Carbide Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Loiselay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945892v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Loss Estimation Using a Validated Model of 650 V GaN HEMTs</w:t>
               </w:r>
@@ -16396,1246 +16396,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static characteristics of 5 kV SiC BJTs and Darlington’s</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Packaging Solution for SiC Power Modules with a Fail-to-Short Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Dchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2019.8722126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428513v1</w:t>
+                <w:t xml:space="preserve">hal-02076181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC power MOSFETs Threshold-voltage hysteresis and its impact on Short Circuit operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">V TH -Hysteresis and Interface States Characterisation in SiC Power MOSFETs with Planar and Trench Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Fayyaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESARS-ITEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2018, Nottingham, United Kingdom. </w:t>
+              <w:t xml:space="preserve">IRPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Monterey, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2018.8607547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984359v1</w:t>
+                <w:t xml:space="preserve">hal-02099781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Joubert</w:t>
+                <w:t xml:space="preserve">SiC power MOSFETs Threshold-voltage hysteresis and its impact on Short Circuit operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Fayyaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESARS-ITEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2018, Nottingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2018.8607547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291496v1</w:t>
+                <w:t xml:space="preserve">hal-01984359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging Solution for SiC Power Modules with a Fail-to-Short Capability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076181v1</w:t>
+                <w:t xml:space="preserve">hal-02291496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V TH -Hysteresis and Interface States Characterisation in SiC Power MOSFETs with Planar and Trench Gate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Asad Fayyaz</w:t>
+                <w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilini Wickramasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720612⟩</w:t>
+              <w:t xml:space="preserve">The 7th Workshop on Wide Bandgap Power Devices and Applications (WiPDA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Raleigh, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDA46397.2019.8998816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099781v1</w:t>
+                <w:t xml:space="preserve">hal-02405882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+                <w:t xml:space="preserve">A Study on Shunt Resistor-based Current Measurements for Fast Switching GaN Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilini Wickramasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Workshop on Wide Bandgap Power Devices and Applications (WiPDA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Raleigh, United States. </w:t>
+              <w:t xml:space="preserve">45th IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiPDA46397.2019.8998816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405882v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Shunt Resistor-based Current Measurements for Fast Switching GaN Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static characteristics of 5 kV SiC BJTs and Darlington’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE IECON</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405883v1</w:t>
+                <w:t xml:space="preserve">hal-02428513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness study of 1700 V 45 mΩ SiC MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subthreshold Drain current hysteresis of planar SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Molin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">A Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECSCRM'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom. pp.TU.O4a.04</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942728v1</w:t>
+                <w:t xml:space="preserve">hal-02428531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Electrical characterisation of high voltage 4H-SiC PiN diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness study of 1700 V 45 mΩ SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985994v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subthreshold Drain current hysteresis of planar SiC MOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Advanced Electrical characterisation of high voltage 4H-SiC PiN diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Castellazzi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Choucoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom. pp.TU.O4a.04</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom. pp.WE.P.RD2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428531v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microréseaux DC : avantages des réseaux maillés</w:t>
               </w:r>
@@ -17746,77 +17746,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive short-circuit measurement on SiC MOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17854,51 +17854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Voltage SiC-JFET Fabrication and Full Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17973,943 +17973,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental approach to the health-monitoring of a silicon carbide MOSFET-based power module</w:t>
+                <w:t xml:space="preserve">Improved Layout of Inverter for EMC Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malorie Hologne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Ousseynou Yade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEMDC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">More Electrical Aircraft (MEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532058v1</w:t>
+                <w:t xml:space="preserve">hal-01715021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protruding Ceramic Substrates for High Voltage Packaging Of Wide Bandgap Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiPDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Albuquerque, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDA.2017.8170581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Layout of Inverter for EMC Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of printed-circuit boards materials for high temperature operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More Electrical Aircraft (MEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">HiTEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAPS, Jul 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715021v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of printed-circuit boards materials for high temperature operation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Robustness of SiC MOSFET under avalanche conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Dchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zolkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiTEN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tampa, FL, United States. pp.2263-2268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2017.7931015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565131v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of SiC MOSFET under avalanche conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Étude de la robustesse de l’oxyde de grille pour des applications aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Arras, France. pp.146345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535735v1</w:t>
+                <w:t xml:space="preserve">hal-01534712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la robustesse de l’oxyde de grille pour des applications aéronautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+                <w:t xml:space="preserve">Control Strategy Scheme for Consistent Power Flow Control in Meshed DC Micro-grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Barara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Arras, France. pp.146345</w:t>
+              <w:t xml:space="preserve">International conference on components and systems for DC grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534712v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Strategy Scheme for Consistent Power Flow Control in Meshed DC Micro-grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Barara</w:t>
+                <w:t xml:space="preserve">Building a Matlab/Simulink Model of a SiC-JFET for the investigation of Solid State DC Breaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Yahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedia Baccar El Boubkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Giang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on components and systems for DC grids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COSYS-DC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.Electronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793569v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Matlab/Simulink Model of a SiC-JFET for the investigation of Solid State DC Breaker</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental approach to the health-monitoring of a silicon carbide MOSFET-based power module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedia Baccar El Boubkari</w:t>
+                <w:t xml:space="preserve">Malorie Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoang-Giang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSYS-DC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEMDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, FL, United States. pp.MO263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639199v1</w:t>
+                <w:t xml:space="preserve">hal-01532058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la robustesse des MOSFET SiC pour les applications diode-less</w:t>
               </w:r>
@@ -18921,77 +18921,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
@@ -19122,1067 +19122,1071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classic and alternative methods of p-type doping 4H-SiC for integrated lateral devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Robustness of SiC MOSFETs in short-circuit mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+                <w:t xml:space="preserve">Mickaël Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388019v1</w:t>
+                <w:t xml:space="preserve">hal-01196528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical termination filled with adequate dielectric for SiC devices in HVDC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2015 (ICSCRM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of SiC MOSFETs in short-circuit mode</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Considerations for High Temperature Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196528v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations for High Temperature Power Electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature operation of SiC transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Advanced Technology Workshop (ATW) on Thermal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAPS, Sep 2015, Los Gatos, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372146v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature operation of SiC transistors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Technology Workshop (ATW) on Thermal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMAPS, Sep 2015, Los Gatos, CA, United States</w:t>
+              <w:t xml:space="preserve">ECSCRM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373030v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of short-circuit robustness of SiC MOSFETs, analysis of the failure modes and comparison with BJTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.1708-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Classic and alternative methods of p-type doping 4H-SiC for integrated lateral devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. pp.145 - 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2015.7355190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133686v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des pertes dans les transistors bipolaires SiC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Power Loss Estimation in SiC Power BJTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065220v1</w:t>
+                <w:t xml:space="preserve">hal-00997718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux HVDC multi-terminaux : des défis multiples en génie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20201,1098 +20205,1094 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Loss Estimation in SiC Power BJTs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Estimation des pertes dans les transistors bipolaires SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997718v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Static Losses in an Inverter-Leg built with SiC Normally-Off JFETs and SiC diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiC Vertical JFET Pure Diode-Less Inverter Leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Long Beach, CA, United States. pp.2636-2642, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APEC.2013.6520668⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Long Beach, CA, United States. pp.512-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2013.6520258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829353v1</w:t>
+                <w:t xml:space="preserve">hal-00829343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Vertical JFET Pure Diode-Less Inverter Leg</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Analysis of the SiC VJFET gate punch-through and its dependence with the temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Morel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APEC.2013.6520258⟩</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. Paper 344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829343v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the SiC VJFET gate punch-through and its dependence with the temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Predicting Static Losses in an Inverter-Leg built with SiC Normally-Off JFETs and SiC diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lille, France. Paper 344, </w:t>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Long Beach, CA, United States. pp.2636-2642, </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2013.6520668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874655v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High Temperature Ultrafast Isolated Converter to Turn-Off Normally-On SiC JFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dhokkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiTEC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.3581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760373v1</w:t>
+                <w:t xml:space="preserve">hal-00739021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintered molybdenum for a metallized ceramic substrate packaging for the wide-bandgap devices and high temperature applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPSD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bruges, Belgium. pp.295-298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPSD.2012.6229081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Temperature Ultrafast Isolated Converter to Turn-Off Normally-On SiC JFETs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-Dimensional, Solder-Free Interconnect Technology for high-Performance Power Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Meuret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.433-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739021v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Dimensional, Solder-Free Interconnect Technology for high-Performance Power Modules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th CIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.433-438</w:t>
+              <w:t xml:space="preserve">HiTEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707741v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Gate Driver Signal on Static Losses for a SiC Switch Built with Normally-Off JFETs and a Schottky Diode</w:t>
               </w:r>
@@ -21317,51 +21317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Rondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21408,77 +21408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Falahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21533,77 +21533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of silicon and silicon carbide power devices: An experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahbouba Amairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21650,103 +21650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report de puce par frittage d'argent - mise en oeuvre et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.CD (ref 61)</w:t>
@@ -21814,51 +21814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21896,103 +21896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
@@ -22015,993 +22015,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active protections for normally-on SiC JFETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+                <w:t xml:space="preserve">Integrated common mode capacitors for SiC JFET inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Mattavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dushan Boroyevitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Fort Worth, TX, United States. pp.196 - 202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2011.5744597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629227v1</w:t>
+                <w:t xml:space="preserve">hal-00618665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal requirements of SiC Power Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Advanced Technology Workshop on Micropackaging and Thermal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672631v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automotive Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661500v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated common mode capacitors for SiC JFET inverters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Martin</w:t>
+                <w:t xml:space="preserve">High-temperature die-attaches for SiC power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dushan Boroyevitch</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.Article number 6020161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APEC.2011.5744597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00618665v1</w:t>
+                <w:t xml:space="preserve">hal-00672602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature die-attaches for SiC power devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Active protections for normally-on SiC JFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.Article number 6020161</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672602v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal requirements of SiC Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
+              <w:t xml:space="preserve">6th European Advanced Technology Workshop on Micropackaging and Thermal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629220v1</w:t>
+                <w:t xml:space="preserve">hal-00672631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature behavior of SiC power diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
@@ -23030,64 +23030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast safety system to turn-off normally on SiC JFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23155,64 +23155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Attach of Power Devices Using Silver Sintering - Bonding Process Optimization and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23274,1178 +23274,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC inverter optimization for high temperature applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Modélisation multiphysique d un canal JFET asymétrique - applications aux JFET SiC (INFINEON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dhokkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Raël</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress of the Aeronautical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">13ème EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937166v1</w:t>
+                <w:t xml:space="preserve">hal-00618715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique d un canal JFET asymétrique - applications aux JFET SiC (INFINEON)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Design of High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">HiTEC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618715v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">High Temperature Inverter for Airborne Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiTEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000236</w:t>
+              <w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485284v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des non-linéarités dans les condensateurs céramiques haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Inverter for Airborne Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Normally-On SiC JFETs in power converters: Gate driver and safe operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Robutel</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiTEC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000222</w:t>
+              <w:t xml:space="preserve">6th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485279v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-On SiC JFETs in power converters: Gate driver and safe operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Système d'autoprotection de JFET en SiC pour les convertisseurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asif Hammoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Cédric Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany. pp.CD</w:t>
+              <w:t xml:space="preserve">13ème EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629214v1</w:t>
+                <w:t xml:space="preserve">hal-00618693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'autoprotection de JFET en SiC pour les convertisseurs de puissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">SIC inverter optimization for high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ruby</w:t>
+                <w:t xml:space="preserve">Stéphane Raël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">27th International Congress of the Aeronautical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618693v1</w:t>
+                <w:t xml:space="preserve">hal-02937166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermal behaviour of a SiC JFET stressed by lightning-induced overvoltages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Youness Amieh</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, France. pp.1--8</w:t>
+              <w:t xml:space="preserve">Microtherm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446059v1</w:t>
+                <w:t xml:space="preserve">hal-00413349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Electro-thermal behaviour of a SiC JFET stressed by lightning-induced overvoltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Amieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microtherm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, France. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413349v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Dependence lifetime measurements on 3.3kV 4H-SiC PiN Diodes using OCVD Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24480,51 +24480,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.703-706, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391369v1</w:t>
@@ -24614,1670 +24614,1670 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.911-914, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC JFET for high temperature power switches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VHDL-AMS model of IGBT for electro-thermal simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Shafiee Khoor</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Their Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine M'Rad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECPEA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1 - 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373058v1</w:t>
+                <w:t xml:space="preserve">hal-00369426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL-AMS model of IGBT for electro-thermal simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Their Ibrahim</w:t>
+                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPEA 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369426v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature characterization of SiC-JFET and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Current limiting with SiC JFET structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Hamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Mousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPEA 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369458v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Airborne High Temperature SiC Inverter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Electrical characterization of 5kV SiC bipolar diodes in switching transient regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE POWER ELECTRONICS SPECIALISTS CONFERENCE, VOLS 1-10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PESC.2008.4592442⟩</w:t>
+              <w:t xml:space="preserve">ECPEA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467659v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Power Semiconductor Devices for new Applications in Power Electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Airborne High Temperature SiC Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE PEMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2008.4635632⟩</w:t>
+              <w:t xml:space="preserve">2008 IEEE POWER ELECTRONICS SPECIALISTS CONFERENCE, VOLS 1-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, France. pp.3178-3183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESC.2008.4592442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373016v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+                <w:t xml:space="preserve">High temperature characterization of SiC-JFET and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECPEA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1 - 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372982v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current limiting with SiC JFET structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiC Power Semiconductor Devices for new Applications in Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rami Mousa</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE PEMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.2457 - 2463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2008.4635632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373046v1</w:t>
+                <w:t xml:space="preserve">hal-00373016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of 5kV SiC bipolar diodes in switching transient regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Modeling and high temperature characterization of SiC-JFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPEA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1 - 8, </w:t>
+              <w:t xml:space="preserve">IEEE PESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.3111 - 3117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PESC.2008.4592430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369457v1</w:t>
+                <w:t xml:space="preserve">hal-00369420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and high temperature characterization of SiC-JFET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Mousa</w:t>
+                <w:t xml:space="preserve">Composant de protection série en SiC 450A de forte densité de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PESC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369420v1</w:t>
+                <w:t xml:space="preserve">hal-04624757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composant de protection série en SiC 450A de forte densité de puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Contact ohmique de faible résistivité sur SiC-4H dopé type-P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">4eme colloque sur les Matériaux du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624757v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact ohmique de faible résistivité sur SiC-4H dopé type-P</w:t>
+                <w:t xml:space="preserve">Prospective sur les composants de puissance verticaux grand gap (Carbure de Silicium et Diamant) et leurs applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Soueidan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Tournier</w:t>
+                <w:t xml:space="preserve">Michel Mermet-Guyennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme colloque sur les Matériaux du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12e EPF (Electronique de Puissance du Futur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606381v1</w:t>
+                <w:t xml:space="preserve">hal-04606571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective sur les composants de puissance verticaux grand gap (Carbure de Silicium et Diamant) et leurs applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">SiC JFET for high temperature power switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Shafiee Khoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e EPF (Electronique de Puissance du Futur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">5th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606571v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Applications in Power Electronics Based on SiC Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Otsu, Japan. pp.925-930, </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26311,103 +26311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of ambipolar lifetime and epilayer thickness of 5 kV SiC bipolar devices by switching transient studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Otsu, Japan. pp.1031-1034, </w:t>
@@ -26439,182 +26439,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onduleur à JFET sans diode de roue libre externe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
+              <w:t xml:space="preserve">11ème EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618123v1</w:t>
+                <w:t xml:space="preserve">hal-00412423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature operating converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26672,312 +26655,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la haute température</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Martin</w:t>
+                <w:t xml:space="preserve">Analytic thermal modelling of power electronic components: The Diffusive Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine M'Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ammous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Massmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Naples, Italy. on CD (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412423v1</w:t>
+                <w:t xml:space="preserve">hal-00413392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic thermal modelling of power electronic components: The Diffusive Representation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Onduleur à JFET sans diode de roue libre externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Naples, Italy. on CD (6 p.)</w:t>
+              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413392v1</w:t>
+                <w:t xml:space="preserve">hal-04618123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">300 °C operating junction temperature inverter leg investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine M'Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27153,90 +27153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paralleling of Low-Voltage MOSFETs Operating in Avalanche Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27309,77 +27309,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine M'Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, New Orleans, LA, United States. pp 87-91</w:t>
@@ -27408,64 +27408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast over-current protection of high power IGBT modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27542,51 +27542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power converter's optimisation, analysis and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27650,64 +27650,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Sensorless Current and Temperature Monitoring in MOSFET-Based H-Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27784,64 +27784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Voltage-Measurement Based Estimator for Current and Temperature in MOSFET H-Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27961,51 +27961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Power Electronics and Motion Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Beijing, China. pp.241-245, </w:t>
@@ -28404,51 +28404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vadebout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17215476" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Grossl Bade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-vms03o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh A Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113839" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.184" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Choucoutou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.567" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Boussouar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpelec.2019.099337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234566" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.688" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2018.1456836" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2272" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Dchar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Garrab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jedidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2016.2609381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sabbah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Arabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;olier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.091" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;&#236;&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.065" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/imaps.516313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2017.17.2.561" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Giang Vu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings7020042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.982" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.086" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Mtimet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Salah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tarek Ben" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Kourda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8337F75ACD541CD66FEA7D75BDD380A6FBB9169B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2356440" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghedira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130533" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F1QZH4QD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khachroumi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130430" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-51TW382D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ammous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sgre.2014.54007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.293-305" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997389v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1144-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747412v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#231;ar Ammous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejbri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Mejbri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2144710" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747438v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mousa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.14.7-27" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6G38MP81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579353v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahbib" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100172" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5PLLDH8Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1762" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539180v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2047302" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100100388" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539615v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vieillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-64" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010139" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1339L0BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476198v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jord&#224;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2028231" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368124v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.911" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009187" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K48VCLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476201v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.06.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3HQZ52R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368136v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ul Hassan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.703" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476197v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbouba Amairi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1135" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.911882" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357024v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135198v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.886648" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.646" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SDDH04F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138878v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.872383" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140854v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140858v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2005.846544" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2004.839638" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140093v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayedi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ounajjar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Sellami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403393v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.183-201" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TC8GP432-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140094v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140095v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Massmoudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;b&#233; M'Ba&#239;ri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140098v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Renault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140100v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117240v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elhinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140102v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraisse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140103v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Gamal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323081v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Diouf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495813v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323111v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valat-Marty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Blanc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626451v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974583v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Boldyrjew-Mast" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150168v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221605v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240602v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316671v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264294" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224402v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264519" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203163v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264325" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147862v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203213" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887865v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yvon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934143" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03875079v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhoussen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loiselay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570434" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215769" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945892v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945913v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215793" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428513v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lagier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984359v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2018.8607547" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722126" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099781v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720612" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985994v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Fonder" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Choucoutou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428531v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Castellazzi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134229v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barara" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428523v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grosset" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645029v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2017.8170581" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565131v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535735v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zolkos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2017.7931015" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534712v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793569v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedia Baccar El Boubkari" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Giang Vu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361711v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316570v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Ghossein" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138529v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Bui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phung" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196528v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373030v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700463v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065220v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065154v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997718v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829353v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fonteneau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahaye" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520668" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829343v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520258" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874655v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631963" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707741v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739006v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rondon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342636" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747425v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196389" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729156v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729345v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629227v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672602v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629225v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629232v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937166v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618715v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485279v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629214v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hammoud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618693v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ruby" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446059v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amieh" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391369v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jawad" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391376v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373058v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Shafiee Khoor" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369426v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Their Ibrahim" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417461" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369458v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417501" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467659v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592442" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373046v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hamoud" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369457v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417681" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369420v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592430" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624757v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606571v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958610v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.925" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618123v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413394v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413392v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413402v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486590v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#234;cheux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lallement" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vachoux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138894v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219271" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412621v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413400v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roche" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413401v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Helali" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ehlinger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2003.1218175" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413309v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386919v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margenat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2000.885364" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488845v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731059v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vadebout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17215476" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Grossl Bade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112529" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-vms03o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh A Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113839" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.184" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Choucoutou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.567" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Boussouar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpelec.2019.099337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234566" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.688" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2018.1456836" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sabbah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/imaps.516313" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;&#236;&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.065" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Garrab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jedidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2016.2609381" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Arabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;olier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.091" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626139v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2017.17.2.561" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626141v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Ma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Giang Vu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings7020042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammouri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2272" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562547v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Dchar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.982" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.086" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Mtimet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Salah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tarek Ben" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Kourda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8337F75ACD541CD66FEA7D75BDD380A6FBB9169B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2356440" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khachroumi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130430" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-51TW382D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ammous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sgre.2014.54007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghedira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130533" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F1QZH4QD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997389v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874465v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.293-305" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707782v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1144-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#231;ar Ammous" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejbri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Mejbri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579353v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahbib" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100172" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5PLLDH8Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mousa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.14.7-27" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6G38MP81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1762" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2144710" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100100388" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vieillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-64" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010139" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1339L0BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539180v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2047302" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009187" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K48VCLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368124v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.911" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368136v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ul Hassan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.703" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476201v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.06.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3HQZ52R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbouba Amairi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1135" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jord&#224;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2028231" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.911882" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135198v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.886648" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358834v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.646" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SDDH04F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357024v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138878v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.872383" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140854v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140858v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2005.846544" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2004.839638" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140093v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayedi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ounajjar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Sellami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140094v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403393v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.183-201" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TC8GP432-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140095v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Massmoudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;b&#233; M'Ba&#239;ri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140098v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Renault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140100v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117240v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elhinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140102v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraisse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140103v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Gamal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495813v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323081v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Diouf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323111v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506660v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valat-Marty" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Blanc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506696v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323083v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626451v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974583v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Boldyrjew-Mast" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240602v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225311v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264519" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224402v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316671v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264294" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203163v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264325" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147862v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203213" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150168v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221605v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887865v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yvon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934143" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03875079v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhoussen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loiselay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570434" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945892v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945919v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215769" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945913v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215793" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076181v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722126" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099781v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720612" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984359v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2018.8607547" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428513v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lagier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428531v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Castellazzi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985994v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Fonder" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Choucoutou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134229v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barara" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428523v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grosset" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645029v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2017.8170581" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565131v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535735v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zolkos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2017.7931015" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534712v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793569v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639199v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedia Baccar El Boubkari" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Giang Vu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361711v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316570v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Ghossein" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196528v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138529v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Bui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phung" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373030v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700463v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997718v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065154v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065220v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fonteneau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520258" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874655v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631963" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829353v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahaye" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520668" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707741v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739006v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rondon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342636" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747425v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196389" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729156v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729345v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672602v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629227v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629225v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629232v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618715v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485279v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629214v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hammoud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618693v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ruby" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937166v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446059v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amieh" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391369v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jawad" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391376v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369426v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Their Ibrahim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417461" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373046v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hamoud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369457v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417681" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467659v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592442" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369458v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417501" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369420v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592430" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624757v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606571v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373058v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Shafiee Khoor" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958610v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.925" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413394v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413392v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618123v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413402v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486590v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#234;cheux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lallement" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vachoux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138894v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219271" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412621v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413400v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roche" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413401v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Helali" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ehlinger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2003.1218175" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413309v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386919v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margenat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2000.885364" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488845v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731059v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>