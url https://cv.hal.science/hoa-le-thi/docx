--- v0 (2026-04-04)
+++ v1 (2026-05-07)
@@ -193,2424 +193,2493 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités missionnaires et religieuses entre Vietnam et diaspora : stratégies d’adaptation et dynamiques dans la missiologie contemporaine</w:t>
+                <w:t xml:space="preserve">Les mobilités académiques comme instruments de diplomatie religieuse et géopolitique : le rôle des Jésuites dans l’éducation au Sud-Vietnam (1954-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lé nouvelles mobilités missionnaires</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journal of International Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Presses Universitaires de France (N° 13), pp.17-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377774v1</w:t>
+                <w:t xml:space="preserve">hal-05609217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement catholique et ses transformations dans la société vietnamienne (1930-1990) : enjeux, résistances et réinventions</w:t>
+                <w:t xml:space="preserve">Formation du clergé autochtone vietnamien à l’étranger dans les relations interculturelles du xviie au xxe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études internationales L'héritage français et la francophonie au Vietnam (XXe - XXIe s.) enjeux et perspectives</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Interculturalité, compétences interculturelles et mobilité en formation d’adultes, 11, pp.171-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171401v1</w:t>
+                <w:t xml:space="preserve">hal-04895345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Catholic Education in Vietnam (20th Century) – Issues and Perspectives</w:t>
+                <w:t xml:space="preserve">« La religion catholique vietnamienne, alternative à la politique coloniale française, entre la faveur des autorités et leur tolérance en Indochine 1860-1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement catholique dans les bouleversements de la société vietnamienne (1930-1990), publié aux Presses Universitaires de Bordeaux dans la collection « Identités religieuses ».</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Legs et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011874v1</w:t>
+                <w:t xml:space="preserve">hal-04929171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions dans le cas de promotion des premiers évêques vietnamiens et lors de l’établissement de la Hiérarchie de l’Eglise du Việt Nam au XXe siècle</w:t>
+                <w:t xml:space="preserve">Giá trị giáo dục tại các trường tư Công giáo dưới thời Pháp thuộc (1860-1945) đã góp phần xây dựng xã Hội Việt Nam như thế nào ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender and Emotion in Asia-Pacific Catholicisms</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Nghiên cuu Tôn giáo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917697v1</w:t>
+                <w:t xml:space="preserve">hal-04931134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mission of Catholic Education in the History of the Republic of Vietnam (1956-1975)</w:t>
+                <w:t xml:space="preserve">L'accueil, l'éducation et la formation de réfugiés catholiques du Nord au Sud Việt Nam à partir de 1954, et en France à partir de 1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies Conference Organizing Board</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922420v1</w:t>
+                <w:t xml:space="preserve">hal-04914710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bước đầu so sánh văn học Công giáo giữa Phi Luật Tân và Việt Nam</w:t>
+                <w:t xml:space="preserve">VĂN HỌC CÔNG GIÁO VÀ ĐẠO CÔNG GIÁO ĐÃ GÓP PHẦN XÂY DỰNG LỊCH SỬ VÀ XÃ HỘI VIỆT NAM TRONG NIỀM TIN NHƯ THẾ NÀO?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ăn học so sánh Đông Nam Á: Lịch sử, lý thuyết, và thực hành</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Nghiên cứu văn học</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922436v1</w:t>
+                <w:t xml:space="preserve">hal-04931158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vietnamese Catholics’ receptivity to dialogue about the Agreement on the Status of the Pontifical Resident Representative and his Office in Vietnam</w:t>
+                <w:t xml:space="preserve">Le rôle des papes Jean XXIII et Paul VI dans la recherche de la paix au Việt Nam de 1963 à 1969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Marie Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Warming Trend of the Vietnam Vatican Diplomatic Relations,</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/moussons.4471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933170v1</w:t>
-[...620 lines deleted...]
-                <w:t xml:space="preserve">hal-04931565v1</w:t>
+                <w:t xml:space="preserve">hal-04914527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources archivistiques et l’histoire de l’enseignement catholique au Vietnam (1930-1990)</w:t>
+                <w:t xml:space="preserve">Mobilités missionnaires et religieuses entre Vietnam et diaspora : stratégies d’adaptation et dynamiques dans la missiologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poste de Conférence</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05466396v1</w:t>
+              <w:t xml:space="preserve">Lé nouvelles mobilités missionnaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICP, XLV colloque du CREDIC, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement catholique au Vietnam (1930-1990) : entre identité religieuse, transformations sociales et enjeux historiques</w:t>
+                <w:t xml:space="preserve">History of Catholic Education in Vietnam (20th Century) – Issues and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">table rond</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05377788v1</w:t>
+              <w:t xml:space="preserve">L’enseignement catholique dans les bouleversements de la société vietnamienne (1930-1990), publié aux Presses Universitaires de Bordeaux dans la collection « Identités religieuses ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence au Collège des Bernardins, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Historical and Sociological Perspective on Catholic Education in Vietnam (1930–1990)</w:t>
+                <w:t xml:space="preserve">L’enseignement catholique et ses transformations dans la société vietnamienne (1930-1990) : enjeux, résistances et réinventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journées d'études internationales L'héritage français et la francophonie au Vietnam (XXe - XXIe s.) enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRASIA et GIS, May 2025, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions dans le cas de promotion des premiers évêques vietnamiens et lors de l’établissement de la Hiérarchie de l’Eglise du Việt Nam au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender and Emotion in Asia-Pacific Catholicisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAC, Feb 2024, Singapore., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietnamese Catholics’ receptivity to dialogue about the Agreement on the Status of the Pontifical Resident Representative and his Office in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Warming Trend of the Vietnam Vatican Diplomatic Relations,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAC, Dec 2023, Singapore., Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bước đầu so sánh văn học Công giáo giữa Phi Luật Tân và Việt Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ăn học so sánh Đông Nam Á: Lịch sử, lý thuyết, và thực hành</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Southeast Asian comparative literature", Dec 2023, Ha Noi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Văn học và văn thơ Công giáo Việt Nam từ đầu thế kỷ XX đến những năm 1940 : Tiếp cận văn học của Giám mục Đa Minh Hồ Ngọc Cẩn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To attend international Conference on Literary Exchange between Vietnam and East Asian the medieval early modern periods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Học Thăng Long-Hà Nội,, Jul 2023, Ha Noi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les associations de femmes pieuses indigènes et les Congrégations missionnaires de femmes ont-elles vu évoluer leur rôle, d’auxiliaires, à missionnaires à part entière, dans les Missions au Việt Nam du XVIIe au XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professionnalisation des acteurs de la mission : transfert, déploiement, diversités et évolution des ministères et des métiers en mission (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIC, Aug 2022, Saint-Maurice, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Emergence d’une presse et de l’imprimerie catholiques dans la stratégie d’action de former des esprits, au Vietnam colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">édition et groupes littéraires au Vietnam avant 1945,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marseille Aix Marseille, Sep 2023, Aix Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05171400v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mission of Catholic Education in the History of the Republic of Vietnam (1956-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies Conference Organizing Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USSH, VNU-HCM, Dec 2022, HCM Ville, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions dans le cas de promotion des premiers évêques vietnamiens et lors de l’établissement de la Hiérarchie de l’Eglise du Việt Nam au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender and Emotion in Asia-Pacific Catholicisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAC, Feb 2021, Singapore., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des élites catholiques vietnamiennes dans la perspective de l’étude de la Pastorale pour les communautés chrétiennes vietnamiennes en France (1945-2006).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les Religions et les migrations dans le monde asiatique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRAE, Dec 2020, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l’éducation catholique en Indochine durant la présence française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">angues, cultures et éducation en Asie du Sud Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Royale de Phnom Penh, Oct 2019, Phnom Penh, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomacy of Pope John XXIII and Pope Paul VI on peaceful coexistence in the Context of the war in Vietnam from 1964 to 1967</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Vietnam War Conference, 1967</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Texas Tech University, Apr 2017, Texas A&amp;M University, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines de l’éducation catholique et son développement au Vietnam de 1917 à 1929</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication au 5e Congrès Asie &amp; Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’INALCO, Sep 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de l'éthique de l'éducation, dans l’Encyclique Divini Illius Magistri du pape Pie XI, au Vietnam des Années Trente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le questionnement sur l'éthique dans la recherche en sciences économiques, sociales et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers (CNAM), Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mystical Poetry and the Spirituality of Saint Thérèse of the Child Jesus</w:t>
+                <w:t xml:space="preserve">Les sources archivistiques et l’histoire de l’enseignement catholique au Vietnam (1930-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05288231v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poste de Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement catholique dans les bouleversements de la société vietnamienne (1930-1990)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">hal-04914596v1</w:t>
+                <w:t xml:space="preserve">A Historical and Sociological Perspective on Catholic Education in Vietnam (1930–1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpeliier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giám mục Hồ Ngọc Cẩn (1876 –1948), Học giả Văn hóa và Thầy dạy Đức tin, ], Nhà Xuất Bản Tri Thức, Hà Nội.</w:t>
+                <w:t xml:space="preserve">L’enseignement catholique au Vietnam (1930-1990) : entre identité religieuse, transformations sociales et enjeux historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04929780v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">table rond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La permission de la vénération des ancêtres au sein de l’Église catholique du Viet Nam peut-elle être considérée comme assurant la paix sur ce sujet ?</w:t>
+                <w:t xml:space="preserve">Mystical Poetry and the Spirituality of Saint Thérèse of the Child Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04931597v1</w:t>
+              <w:t xml:space="preserve">NXB Trí Thức, pp.264, 2025, 978632621628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction de l’esprit scientifique occidental dans la mentalité vietnamienne jusqu’en 1945</w:t>
+                <w:t xml:space="preserve">L’enseignement catholique dans les bouleversements de la société vietnamienne (1930-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Marie Le</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giám mục Hồ Ngọc Cẩn (1876 –1948), Học giả Văn hóa và Thầy dạy Đức tin, ], Nhà Xuất Bản Tri Thức, Hà Nội.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04933220v1</w:t>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation du clergé autochtone vietnamien à l’étranger dans les relations interculturelles du xviie au xxe siècle</w:t>
+                <w:t xml:space="preserve">La permission de la vénération des ancêtres au sein de l’Église catholique du Viet Nam peut-elle être considérée comme assurant la paix sur ce sujet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04895345v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La religion catholique vietnamienne, alternative à la politique coloniale française, entre la faveur des autorités et leur tolérance en Indochine 1860-1910</w:t>
+                <w:t xml:space="preserve">L’introduction de l’esprit scientifique occidental dans la mentalité vietnamienne jusqu’en 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...323 lines deleted...]
-                <w:t xml:space="preserve">hal-04914527v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les associations de femmes pieuses indigènes et les Congrégations missionnaires de femmes ont-elles vu évoluer leur rôle, d’auxiliaires, à missionnaires à part entière, dans les Missions au Việt Nam du XVIIe au XXIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoa Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professions missionnaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-38409-119-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MISSION OF CATHOLIC EDUCATION WITH REGARD TO THE HISTORY OF THE REPUBLIC OF VIETNAM (1956-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Marie Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Việt Nam trong thế giới đương đại: biến đổi và thích ứng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-604-479-011-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2678,51 +2747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53C94DCD"/>
+    <w:nsid w:val="FAB46A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2909,51 +2978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hoa-le-thi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6810-5122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237714817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/92157098449472551195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Hoa Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04917697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931590v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04914596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Marie Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04895345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04914527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4471" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04915563v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04915585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hoa-le-thi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6810-5122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237714817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/92157098449472551195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Hoa Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04895345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04914527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Marie Le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04917697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04914596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04915563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04915585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>