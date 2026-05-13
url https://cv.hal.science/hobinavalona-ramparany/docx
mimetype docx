--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -66,1293 +66,2284 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve de l'existence du mandat, par les parties à l'égard des tiers, n'est pas libre</w:t>
+                <w:t xml:space="preserve">« Durabilité et conseil en assurance : à propos du document conjoint AMF–ACPR du 13 novembre 2025 sur la mise en œuvre des préférences en matière de durabilité sous DDA et MiFID II »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 96, comm. 17</w:t>
+              <w:t xml:space="preserve">, 2026, 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101493v1</w:t>
+                <w:t xml:space="preserve">hal-05580012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité de la clause d'exclusion de la garantie perte d'exploitation AXA : La Cour de cassation réitère sa position</w:t>
+                <w:t xml:space="preserve">La preuve de l'existence du mandat, par les parties à l'égard des tiers, n'est pas libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 97, comm. 7</w:t>
+              <w:t xml:space="preserve">, 2025, 96, comm. 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101484v1</w:t>
+                <w:t xml:space="preserve">hal-05101493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manquement à l'obligation d'information et de conseil : maintien du refus de globalisation des sinistres fondé sur la caractérisation d'une prétendue obligation individualisée</w:t>
+                <w:t xml:space="preserve">Validité de la clause d'exclusion de la garantie perte d'exploitation AXA : La Cour de cassation réitère sa position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, comm. 9</w:t>
+              <w:t xml:space="preserve">, 2025, 97, comm. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101472v1</w:t>
+                <w:t xml:space="preserve">hal-05101484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faute dolosive : la preuve du manquement de l’assuré à ses obligations ne suffit pas à établir sa conscience du caractère inéluctable du dommage</w:t>
+                <w:t xml:space="preserve">L’intensification progressive des obligations des distributeurs : heurs et malheurs de la multiplication des contraintes vertueuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manquement à l'obligation d'information et de conseil : maintien du refus de globalisation des sinistres fondé sur la caractérisation d'une prétendue obligation individualisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, comm. 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute dolosive : la preuve du manquement de l’assuré à ses obligations ne suffit pas à établir sa conscience du caractère inéluctable du dommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 93, comm. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur l'assurabilité des sanctions pécuniaires relevant de la matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Scattolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale du droit des assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, 4, Id : RGA201p1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréciation des fausses déclarations intentionnelles : une temporalité à respecter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, comm. 299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit des obligations en tableaux</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">« Les clauses attributives de prérogatives : impacts sur la répartition et le contrôle des pouvoirs contractuels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le pouvoir - Les pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018067v1</w:t>
+                <w:t xml:space="preserve">hal-05580029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le raisonnable en droit des contrats</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">« Limite à l’assurabilité des amendes civiles et administratives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque- Les limites de l’assurabilité des risques, organisé dans le cadre du Master Droit des assurances,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018278v1</w:t>
+                <w:t xml:space="preserve">hal-05580051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regards sur l’évolution de la moralisation du contrat depuis l’arrêt Huard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - 30 ans de l’Équipe de Recherche en Droit Privé, 30 ans de droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intensification progressive des obligations des distributeurs : heurs et malheurs de la multiplication des contraintes vertueuses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Évolutions marquantes du droit des assurances depuis 2020 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La bonne foi et l’ordre public en matière contractuelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre public, Université d'été Facultatis iuris Pictaviensis 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lecture de l’article 1263 du projet de réforme de la responsabilité civile : quelques interrogations à propos de « l’obligation de minimiser le dommage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les responsabilités, Université d'été Facultatis iuris pictaviensis,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le comportement du contractant, Regards sur le projet français de réforme du droit des contrats à la lumière de la proposition espagnole de modernisation du droit des obligations et du contrat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - La recodification du droit des obligations en France et en Espagne 8-9 octobre 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Laboureur et ses enfants ou la propriété foncière coutumière à Madagascar : à la rencontre d’un droit particulier en voie de disparition »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude Thesa Nostra, Jean de la Fontaine juriste ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des obligations en tableaux : contrat, quasi-contrat et responsabilité [2e édition]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Scattolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 526 p., 2024, Le Droit en fiches et en tableaux, 978-2-340-09007-1 (imprimé) ; 978-2-340-09502-1 (numérique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des obligations en tableaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Scattolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 508 p., 2019, Le Droit en fiches et en tableaux, 978-2-340-03385-6 (imprimé) ; 978-23-4005-364-9 (numérique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raisonnable en droit des contrats, préf. J. BEAUCHARD et RAMAROLANTO RATIARAY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LDGJ, 2009, Collection de la Faculté de droit et des Sciences sociales, 978-2-275-02823-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raisonnable en droit des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 2009, Collection de la faculté de droit et des sciences sociales de l’Université de Poitiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur l’évolution de la moralisation du contrat depuis l’arrêt Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Boucard; Eddy Lamazerolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trente ans de droit privé. Florilège à l'occasion des trente ans de l'Équipe de recherche en droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.179-190, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-040-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/unip.bouca.2024.01.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la disparition de l’intermédiaire en assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Faure-Abbad; David Gantschnig; Laurence Gatti; Adrien Lauba; Jean-Victor Maublanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort [6e Université d'été Facultatis iuris Pictaviensis, 2020-2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.149- 162, 2021, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-014-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bonne foi et l’ordre public en matière contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Berry; David Gantschnig; Laurence Gatti; Adrien Lauba; Jean-Victor Maublanc; Didier Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordre public : Université d'été 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.111-124, 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-94-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de l’article 1263 du projet de réforme de la responsabilité civile : quelques interrogations à propos de « l’obligation de minimiser le dommage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Berry; David Gantschnig; Laurence Gatti; Didier Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les responsabilités : Université d'été 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.97-108, 2017, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-86-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement du contractant. Regards sur le projet français de réforme du droit des contrats à la lumière de la proposition espagnole de modernisation du droit des obligations et du contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Lete; Éric Savaux; Rose-Noëlle Schütz; Hélène Boucard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recodification du droit des obligations en France et en Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.117-130, 2016, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-53-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnable en droit processuel civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obligations, procès et droit savant : mélanges en hommage au Professeur Jean Beauchard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.369-384, 2013, Collection de la Faculté de droit et des sciences sociales de Poitiers. Mélanges, 979-10-90426-20-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raisonnable en droit processuel civil&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in " Obligations, procès et droit savant ", Mélanges en hommage à Jean Beauchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, p. 369 et s., 2013, 979-10-90426-20-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de loyauté des intermédiaires de commerce »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Regards sur le droit malgache », Mélanges en l’honneur du professeur A. RAHARINARIVONIRINA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattn, Jurid’ika, p. 235 et s., 2010, 978-2-296-12081-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir de loyauté des intermédiaires de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le droit malgache : mélanges en l'honneur du professeur Alisaona Raharinarivonirina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan; Jurid’ika, pp.235-269, 2010, 978-2-296-12081-5 (L'Harmattan) ; 978-2-36076-104-3 (Jurid'ika)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Laboureur et ses enfants ou la propriété foncière coutumière à Madagascar : à la rencontre d’un droit particulier en voie de disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobinavalona Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean de la Fontaine juriste ? Lecture de fables choisies à la lumière du droit, Journée d'étude Thesa Nostra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lgdj, p. 3 et s., 2009, Collection de la Faculté de droit et des sciences sociales, 978-2-275-02821-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1499,51 +2490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobinavalona Ramparany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scattolin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101423v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15370-28912-le-droit-des-obligations-en-tableaux-contrat-quasi-contrat-et-responsabilite-2e-edition-9782340090071.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.bouca.2024.01.0179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobinavalona Ramparany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scattolin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15370-28912-le-droit-des-obligations-en-tableaux-contrat-quasi-contrat-et-responsabilite-2e-edition-9782340090071.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.bouca.2024.01.0179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>