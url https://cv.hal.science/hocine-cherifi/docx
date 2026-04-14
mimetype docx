--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine Cherifi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low similarity backbone extraction using similarity-based link prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-025-00705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone extraction through statistical edge filtering: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316141. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring weighted network backbone extraction: A comparative analysis of structural techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0322298. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0322298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies in Spatial Planning and Well-being in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Equitable Land Management. Legal Framework, Planning Tools, European Academy of Land Use and Development (EALD), Sammelband, vdf Hochschulverlag AG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/4172-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of diffusion dynamics on community-aware centrality measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306561. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-aware centrality framework based on overlapping modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-023-01040-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Backbone Extraction Techniques in Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17000. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42076-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of community-aware centrality measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Quantity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.1273-1302. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11135-022-01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Networks Based on Human Mobility Models: A Comparative Analysis With Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.5912-5935. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3140136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking influential nodes in complex networks with community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0273610. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vertical Transmission and Human Contact on Zika Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5366395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Robust Image Watermarking Method Based on DWT-DCT and SIFT for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (10), pp.218. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7100218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Graph Convolutional Network for Blind Mesh Visual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.108200-108211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3094663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the component structure of the world air transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-021-00430-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the interactions between classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10088. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89549-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network and Source Inspired COVID-19 Fake News Classification on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khubaib Ahmed Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Ahmed Shams Malick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sabih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.139636-139656. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3119404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Modular-based Backbones in Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.454-474. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2021.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-reference mesh visual quality assessment via ensemble of convolutional neural networks and compact multi-linear pooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.107174. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.107174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hierarchy and Centrality in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.129717-129742. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3009525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based Opinion Modeling on Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1945-1961. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Seasonal Conditions on Vector-Borne Epidemiological Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Arquam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.94510-94525. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2995650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnsVAE: Ensemble Variational Autoencoders for Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Eddine Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.188335-188351. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3030693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Hubs and Overlapping Nodes Interactions in Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.79650-79683. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2991001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Backbones in Weighted Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71876-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based Opinion Modeling on Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in Complex Networks with overlapping Community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46507-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Optimal Seed Nodes in Competitive Contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prem Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2019.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of networks with non-overlapping community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-019-0591-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On community structure in complex networks: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Palla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boleslaw Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0238-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in modular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-019-0195-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Complex Network-Based Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (14), pp.20191-20216. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-7304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movienet: a movie multilayer network model using visual and textual semantic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lê Văn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0226-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D visual saliency and convolutional neural network for blind mesh quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (21), pp.16589-16603. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-019-04521-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3D Mesh Watermarking Based on Mesh Saliency and Wavelet Transform for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info10020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Centrality: identifying key nodes based on global position and local degree variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ibnoulouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (7), pp.073407. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/aace08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection algorithm evaluation with ground-truth data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 492, pp.651-706. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid blind robust image watermarking technique based on DFT-DCT and Arnold transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (20), pp.27181 - 27214. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind 3D mesh visual quality assessment using support vector regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (18), pp.24365 - 24386. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5706-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (18), pp.423-423. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.18.3DIPM-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ibnoulouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (7), pp.073407. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/aace08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and classification of melanoma and benign skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekrache Dalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Zohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasmi Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifi Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.749 - 761. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.04.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical reduced-reference method for color image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (19), pp.8685-8701. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-014-2353-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Aide Diagnosis System for Melanoma Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Cherifi H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioengineering &amp; Biomedical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04 (01), pp.8685-8701. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9538.1000132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and ABCD rule extraction for skin tumors classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Messadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Bessaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence for Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards realistic artificial benchmark for community detection algorithms evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2013.054908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reference image quality assessment based on statistics in empirical mode decomposition domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-012-0407-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Community Detection Algorithms: A Topological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (08), pp.P08001. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Reference Image Quality Measure Using Bessel K Forms Model for Tetrolet Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.216, 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Accuracy of Community Structure Discovery Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.283, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PERFORMANCE MEASURES FOR CLASSIFIERS COMPARISON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.21, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood difference scaling of image quality in compression-degraded images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Maloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.3418-3426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOS-based image sequence noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.572 - 581. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.863039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for Helly Property Recognition in a Linear Hypergraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46, pp.177-187. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80985-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone Meets LLMs: Toward Explainable Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Link Prediction and Isolation Forest for Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Mining Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vilnius, Lithuania. pp.189-204, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92898-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation Forest Meets Link Prediction: A Novel Framework for Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Link Prediction Strategies for Backbone Extraction in Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.250-263, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone Extraction in Complex Networks via Embedding-Based Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone: A Python Package for Extracting and Comparing Backbones in Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Transportation Network Backbone Extraction: A Comparative Analysis of Structural Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Data and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hanoi, Vietnam. pp.337-348, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0669-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Diffusion Dynamics on Community-Aware Centrality Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Traditional Mesoscopic Models: The Component Structure for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systems Society, Sep 2024, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibrium Analysis of Attack and Defense Strategies in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Horacio Gaffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Khady Aidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Component Structure: An Alternative Mesoscopic Representation for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science, Jul 2024, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Aware Node Ranking in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Backbone Extraction Based on the Network Component Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effects of Vaccination and Treatment in Dengue Epidemic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Network Exploration of Backbone Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.296-308, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Graph-Based Assessment of Visual Quality in Triangular Mesh Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la Qualité Visuelle des Maillages 3D en Utilisant une Représentation par Graphe Pondéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.417-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Framework for Backbone Extraction Using the Component Structure in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Isanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Backbone Extraction using Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Complexity in Engineering (COMPENG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPENG60905.2024.10741362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Dengue Transmission: A Comparative Study of Vaccination and Treatment Efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science,, Jul 2024, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Migration in Rhineland-Palatinate -The evolution of the migration network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction du Backbone du Réseau de Transport Aérien : Une Analyse Comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Structure and Robustness Analysis of the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Diffusion, Community Structure, and Community-aware Centrality in Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science IC2S2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science, Jul 2024, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Network Embeddings Through the Lens of Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Complex Networks and their Applications: COMPLEX NETWORKS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53468-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Vaccination and Treatment Strategies for Dengue Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Movie Script Similarity: A Weighted Multilayer Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dengue Control: Vaccination, Treatment, and Integrated Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Community Structure Preservation of Network Embedding Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Structural Backbone Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Link Filtering Backbone Techniques in Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Aware Centrality Measures Under the Independent Cascade Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawraa Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.588-599, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21127-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Real World Networks: A Correlation Analysis of Statistical Backbone Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Movie Script Similarity using Characters, Keywords, Locations, and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Layer Network Model of Climate Reinsurance: Company Benefits vs. Climate Resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Cremades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jul 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Transport Network: A Comparison of Statistical Backbone Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.551-564, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21131-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone: A Python Package for Extracting Backbones of Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone Extraction of Weighted Modular Complex Networks based on their Component Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the German Commuter Network Period 2013 -2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local Agent-Based Model of COVID-19 spreading and interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Influential Nodes: The Overlapping Modularity Vitality Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la robustesse du réseau de transport aérien mondial : impact sur sa structure en composante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Statistical Backbone Filtering Techniques in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Florence, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPENG50184.2022.9905432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Migration in rural Germany -A complex network perspective on interdependencies for elderly migration and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modularity Backbone Extraction Method for Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Northeast Regional Conference on Complex Systems (NERCCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systems Society US Northeast Chapter, Mar 2022, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centrality Ranking Strategy in Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jul 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes multicouches pour mesurer la similarité entre des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of Backbone Filtering Techniques in weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NERCCS 2022: Fifth Northeast Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying influential nodes using overlapping modularity vitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM '21: International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event Netherlands, Netherlands. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487351.3488277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic approach for extracting community-based backbones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Model-Based Backbone Filtering Techniques in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-based method for extracting backbones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Complex Networks (CompleNet) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Community-Aware Centrality Measures in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Data and Social Networks : 10th International Conference, CSoNet 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, Netherlands. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91434-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Correlation of Classical and Community-aware Centrality Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of community-aware centrality measures in online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Awareness in Ensemble Recommender System Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Eddine Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kuala Lumpur, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE52056.2021.9514087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring network distances for movies comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical versus Community-aware Centrality Measures: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Centrality Measures in Social Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid, Spain. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Community-aware and Classical Centrality Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks 2021: A Joint Sunbelt and NetSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing movie similarity using a multilayer network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Comparison of Centrality and Hierarchy Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles &amp; Analyse des Réseaux: Approches Mathématiques &amp; Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy and Centrality: Two Sides of The Same Coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Mesoscopic Structure Of The World Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELGIAN NETWORK RESEARCH MEETING (BENet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ghent, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Influential Nodes in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A backbone extraction method for complex weighted networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonner Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (Online), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Community-Aware Backbone Extractor for Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Mardrid (Online), Spain. p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Relationship Between Centrality and Hierarchy in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid (on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between overlapping nodes and hubs in complex networks with modular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Influential Nodes in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Modeling, Learning and Analysis (NMLA), WorldCIST2020 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Budva (Online), Montenegro. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Hubs in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent based model for the transmission and control of the COVID-19 in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2020 - Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques - The 11th Conference on Network Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3-D Mesh Watermarking Based on Mesh Saliency and QIM Quantization for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Footprints of a “Mastodon”: How a Decentralized Architecture Influences Online Social Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paolo Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.472-477, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Visual Quality based on the combination of convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Ninth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking based on Wavelet Transform for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fes, Morocco, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking Technique Based on SCS Quantization and Mesh Saliency for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mohammedia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Network for Blind Mesh Visual Quality Assessment Using 3D Visual Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new weighted normal-based filter for 3D mesh denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Immunization Strategy Using Overlapping Nodes and Its Neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1269-1275, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in Networks with Overlapping Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Complex Networks and Their Applications (CNA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betweenness Centrality for Networks with Non-Overlapping Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Florence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CompEng.2018.8536229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Reference Mesh Visual Quality Assessment Based on Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Signal-Image Technology &amp; Internet based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Las Palmas de Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Truss Decomposition for Modular Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Signal, Image, Video and Communications (ISIVC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convolutional neural network framework for blind mesh visual quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, France. pp.755-759, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust blind 3-D mesh watermarking based on wavelet transform for copyright protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Local Routing Strategies for Community Structured Time Varying Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hong Kong, China. pp.642-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Curvature Based Method for Blind Mesh Visual Quality Assessment Using a General Regression Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS), 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2016.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Segmentation by Deep Community Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unet 2017 : International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Casablanca, Morocco. pp. 607-618, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68179-5_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind Robust Image Watermarking Approach exploiting the DFT Magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACS 12th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization Strategies Based on the Overlapping Nodes in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Chakraborty,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th International Conference on Computational Social Networks (CSoNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ho Chi Minh Ville, Vietnam. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42345-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Reference 3D Mesh Quality Assessment Based on Dihedral Angles Model and Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Image and Signal Processing (ICISP 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Trois Rivières, Canada. pp.369-377, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33618-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and group networks on YouTube: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2015.7507126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping Community Detection Versus Ground-Truth in AMAZON Co-Purchasing Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bourgogne; University of Milan, Nov 2015, Bangkok, Thailand. pp.328 - 336, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping Community Structure in Co-authorship Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on u- and e- Service, Science and Technology (UNESST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Hainan, China. pp.26 - 29, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UNESST.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Relation Between Community Structure and Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Melbourne, Florida, United States. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre transitivité et structure de communauté dans les réseaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziban Gunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée thématique Fouille de Grands Graphes (JFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Measures for the Comparison of Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, amman, Jordan. pp.1,5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTAP 2011, The International Conference on Digital Information and Communication Technology and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.265-279, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing image representations for classification using support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVCNZ '09 - 24th International Conference Image and Vision Computing New Zealand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Wellington, New Zealand. pp.437-441, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVCNZ.2009.5378367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Divide-and-Combine Strategies for Image Categorization by Multi-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences, 2008. ISCIS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Istanbul, Turkey. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCIS.2008.4717904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Multiclass SVM Methods for Real World Natural Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems, 10th International Conference, ACIVS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Juan-les-Pins, France. pp.1135, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel filter estimation algorithm for segmentation on a LAN of workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Seeven SIAM conference on parallel processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, San Fransico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Investigation of Statistical Backbone Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On local and global components of the air transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential Spreaders in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential Spreaders in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of hubs in complex networks with overlapping modular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci International School and Conference on Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relation between Hubs and Overlapping Nodes in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Community Detection Algorithms: A multidimensional issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science NETSCI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024, Revue des Nouvelles Technologies de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RNTI E.40, 2024, ISBN 979-10-96289-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1016, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1015, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications IX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 943, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications IX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 944, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65351-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 882, 2020, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII Volume 1 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII Volume 2 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 882)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Musolesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 689, 2017, Studies in Computational Intelligence, 978-3-319-72149-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hocine cherifi. Cambridge Scholars Publishing, pp.353, 2014, 978-1443853705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Community Structure in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushed Kanawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Kommers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Journal of Web Based Communities. inderscience publisher, pp.130, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technology and Its Applications International Conference, DICTAP 2011, Dijon, France, June 21-23, 2011, Proceedings, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasni Mohamad Zain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyas El-Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi and Jasni Mohamad Zain and Eyas El-Qawasmeh. Springer, pp.815, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21984-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technology and Its Applications - International Conference, DICTAP 2011, Dijon, France, June 21-23, 2011, Proceedings, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasni Mohamad Zain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyas El-Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi and Jasni Mohamad Zain and Eyas El-Qawasmeh. Springer, pp.530, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity-Based Backbone Extraction in Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13197, Springer International Publishing, pp.67-79, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97240-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Community-Aware Centrality Measures Using the Linear Threshold Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1015, Springer International Publishing, pp.342-353, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93409-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Correlated Are Community-Aware and Classical Centrality Measures in Complex Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.120-132, 2021, Springer Proceedings in Complexity, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81854-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie Script Similarity Using Multilayer Network Portrait Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications IX pp 284-295</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.284 - 295, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Environmental Temperature Conditions into the SIR Model for Vector-Borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Arquam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume 2 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 882)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.412-424, 2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking technique based on SCS quantization and mesh Saliency for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Renault, Selma Boumerdassi, Cherkaoui Leghris, Samia Bouzefrane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. 5th International Conference, MSPN 2019, Mohammedia, Morocco, April 23–24, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, 978-3-030-22884-2. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22885-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3-D Mesh Watermarking based on Mesh Saliency and QIM quantization for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aythami Morales, Julian Fierrez, José Salvador Sánchez, Bernardete Ribeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Image Analysis : 9th Iberian Conference, IbPRIA 2019, Madrid, Spain, July 1–4, 2019, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.170-181, 2019, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31332-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Topological Structure and Coupling Strength in Weighted Multiplex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen X., Sen A., Li W., Thai M. (eds) Computational Data and Social Networks. CSoNet 2018. Lecture Notes in Computer Science, vol 11280. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.392-403, 2018, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04648-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Network Model of Movie Script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume 1 Proceedings The 7th International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2018 Luca Maria Aiello Chantal Cherifi Hocine Cherifi Renaud Lambiotte Pietro Lió Luis M. Rocha Editors Part of the Studies in Computational Intelligence book series (SCI, volume 812)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.782-796, 2018, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Segmentation Algorithm based on Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherifi Hocine ; Gaito Sabrina ; Quattrociocchi Walter ; Sala Alessandra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 693 (Chapter XI), </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.821-830, 2016, Studies in Computational Intelligence 978-3-319-50900-6 ; 978-3-319-50901-3. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50901-3_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">non-overlapping community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hocine cherifi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.320-353, 2014, 978-1443853705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Image Distortion Measure Based on Natural Scene Statistics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Resources Management Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Information Systems: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.616-630, 2013, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2038-4.ch037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine Cherifi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone extraction through statistical edge filtering: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316141. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low similarity backbone extraction using similarity-based link prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-025-00705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring weighted network backbone extraction: A comparative analysis of structural techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0322298. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0322298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies in Spatial Planning and Well-being in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Equitable Land Management. Legal Framework, Planning Tools, European Academy of Land Use and Development (EALD), Sammelband, vdf Hochschulverlag AG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/4172-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of diffusion dynamics on community-aware centrality measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306561. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-aware centrality framework based on overlapping modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-023-01040-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Backbone Extraction Techniques in Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17000. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42076-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of community-aware centrality measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Quantity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.1273-1302. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11135-022-01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Networks Based on Human Mobility Models: A Comparative Analysis With Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.5912-5935. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3140136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking influential nodes in complex networks with community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0273610. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vertical Transmission and Human Contact on Zika Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5366395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Robust Image Watermarking Method Based on DWT-DCT and SIFT for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (10), pp.218. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7100218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Graph Convolutional Network for Blind Mesh Visual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.108200-108211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3094663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the component structure of the world air transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-021-00430-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the interactions between classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10088. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89549-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Modular-based Backbones in Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.454-474. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2021.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network and Source Inspired COVID-19 Fake News Classification on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khubaib Ahmed Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Ahmed Shams Malick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sabih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.139636-139656. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3119404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hierarchy and Centrality in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.129717-129742. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3009525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-reference mesh visual quality assessment via ensemble of convolutional neural networks and compact multi-linear pooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.107174. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.107174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based Opinion Modeling on Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1945-1961. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Seasonal Conditions on Vector-Borne Epidemiological Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Arquam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.94510-94525. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2995650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnsVAE: Ensemble Variational Autoencoders for Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Eddine Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.188335-188351. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3030693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Backbones in Weighted Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71876-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Hubs and Overlapping Nodes Interactions in Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.79650-79683. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2991001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D visual saliency and convolutional neural network for blind mesh quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (21), pp.16589-16603. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-019-04521-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movienet: a movie multilayer network model using visual and textual semantic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lê Văn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0226-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based Opinion Modeling on Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in Complex Networks with overlapping Community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46507-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Optimal Seed Nodes in Competitive Contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prem Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2019.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of networks with non-overlapping community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-019-0591-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On community structure in complex networks: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Palla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boleslaw Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0238-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Complex Network-Based Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (14), pp.20191-20216. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-7304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in modular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-019-0195-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3D Mesh Watermarking Based on Mesh Saliency and Wavelet Transform for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info10020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (18), pp.423-423. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.18.3DIPM-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Centrality: identifying key nodes based on global position and local degree variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ibnoulouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (7), pp.073407. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/aace08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection algorithm evaluation with ground-truth data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 492, pp.651-706. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid blind robust image watermarking technique based on DFT-DCT and Arnold transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (20), pp.27181 - 27214. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind 3D mesh visual quality assessment using support vector regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (18), pp.24365 - 24386. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5706-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ibnoulouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (7), pp.073407. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/aace08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and classification of melanoma and benign skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekrache Dalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Zohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasmi Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifi Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.749 - 761. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.04.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical reduced-reference method for color image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (19), pp.8685-8701. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-014-2353-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and ABCD rule extraction for skin tumors classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Messadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Bessaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence for Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Aide Diagnosis System for Melanoma Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Cherifi H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioengineering &amp; Biomedical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04 (01), pp.8685-8701. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9538.1000132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards realistic artificial benchmark for community detection algorithms evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2013.054908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reference image quality assessment based on statistics in empirical mode decomposition domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-012-0407-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Community Detection Algorithms: A Topological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (08), pp.P08001. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Reference Image Quality Measure Using Bessel K Forms Model for Tetrolet Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.216, 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Accuracy of Community Structure Discovery Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.283, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PERFORMANCE MEASURES FOR CLASSIFIERS COMPARISON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.21, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood difference scaling of image quality in compression-degraded images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Maloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.3418-3426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOS-based image sequence noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.572 - 581. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.863039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for Helly Property Recognition in a Linear Hypergraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46, pp.177-187. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80985-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Link Prediction Strategies for Backbone Extraction in Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.250-263, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Link Prediction and Isolation Forest for Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Mining Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vilnius, Lithuania. pp.189-204, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92898-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone Meets LLMs: Toward Explainable Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation Forest Meets Link Prediction: A Novel Framework for Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone Extraction in Complex Networks via Embedding-Based Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone: A Python Package for Extracting and Comparing Backbones in Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la Qualité Visuelle des Maillages 3D en Utilisant une Représentation par Graphe Pondéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.417-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Framework for Backbone Extraction Using the Component Structure in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Isanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Dengue Transmission: A Comparative Study of Vaccination and Treatment Efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science,, Jul 2024, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Backbone Extraction using Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Complexity in Engineering (COMPENG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPENG60905.2024.10741362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Diffusion Dynamics on Community-Aware Centrality Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Transportation Network Backbone Extraction: A Comparative Analysis of Structural Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Data and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hanoi, Vietnam. pp.337-348, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0669-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Traditional Mesoscopic Models: The Component Structure for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systems Society, Sep 2024, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Aware Node Ranking in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Backbone Extraction Based on the Network Component Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibrium Analysis of Attack and Defense Strategies in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Horacio Gaffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Khady Aidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Component Structure: An Alternative Mesoscopic Representation for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science, Jul 2024, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effects of Vaccination and Treatment in Dengue Epidemic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Graph-Based Assessment of Visual Quality in Triangular Mesh Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Network Exploration of Backbone Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.296-308, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Migration in Rhineland-Palatinate -The evolution of the migration network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction du Backbone du Réseau de Transport Aérien : Une Analyse Comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Structure and Robustness Analysis of the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Diffusion, Community Structure, and Community-aware Centrality in Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science IC2S2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science, Jul 2024, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Vaccination and Treatment Strategies for Dengue Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Network Embeddings Through the Lens of Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Complex Networks and their Applications: COMPLEX NETWORKS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53468-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Movie Script Similarity: A Weighted Multilayer Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dengue Control: Vaccination, Treatment, and Integrated Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Community Structure Preservation of Network Embedding Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Structural Backbone Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Transport Network: A Comparison of Statistical Backbone Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.551-564, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21131-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Layer Network Model of Climate Reinsurance: Company Benefits vs. Climate Resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Cremades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jul 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Link Filtering Backbone Techniques in Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Aware Centrality Measures Under the Independent Cascade Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawraa Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.588-599, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21127-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Real World Networks: A Correlation Analysis of Statistical Backbone Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Movie Script Similarity using Characters, Keywords, Locations, and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone: A Python Package for Extracting Backbones of Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone Extraction of Weighted Modular Complex Networks based on their Component Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local Agent-Based Model of COVID-19 spreading and interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Influential Nodes: The Overlapping Modularity Vitality Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the German Commuter Network Period 2013 -2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modularity Backbone Extraction Method for Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Northeast Regional Conference on Complex Systems (NERCCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systems Society US Northeast Chapter, Mar 2022, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la robustesse du réseau de transport aérien mondial : impact sur sa structure en composante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Statistical Backbone Filtering Techniques in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Florence, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPENG50184.2022.9905432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Migration in rural Germany -A complex network perspective on interdependencies for elderly migration and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centrality Ranking Strategy in Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jul 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes multicouches pour mesurer la similarité entre des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of Backbone Filtering Techniques in weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NERCCS 2022: Fifth Northeast Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying influential nodes using overlapping modularity vitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM '21: International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event Netherlands, Netherlands. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487351.3488277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Model-Based Backbone Filtering Techniques in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic approach for extracting community-based backbones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-based method for extracting backbones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Complex Networks (CompleNet) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Community-Aware Centrality Measures in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Data and Social Networks : 10th International Conference, CSoNet 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, Netherlands. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91434-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Correlation of Classical and Community-aware Centrality Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of community-aware centrality measures in online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring network distances for movies comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Awareness in Ensemble Recommender System Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Eddine Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kuala Lumpur, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE52056.2021.9514087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical versus Community-aware Centrality Measures: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Centrality Measures in Social Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid, Spain. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing movie similarity using a multilayer network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Community-aware and Classical Centrality Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks 2021: A Joint Sunbelt and NetSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Comparison of Centrality and Hierarchy Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles &amp; Analyse des Réseaux: Approches Mathématiques &amp; Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy and Centrality: Two Sides of The Same Coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Mesoscopic Structure Of The World Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELGIAN NETWORK RESEARCH MEETING (BENet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ghent, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Influential Nodes in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A backbone extraction method for complex weighted networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonner Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (Online), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Community-Aware Backbone Extractor for Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Mardrid (Online), Spain. p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Relationship Between Centrality and Hierarchy in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid (on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between overlapping nodes and hubs in complex networks with modular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Influential Nodes in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Modeling, Learning and Analysis (NMLA), WorldCIST2020 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Budva (Online), Montenegro. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Hubs in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent based model for the transmission and control of the COVID-19 in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2020 - Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques - The 11th Conference on Network Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Footprints of a “Mastodon”: How a Decentralized Architecture Influences Online Social Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paolo Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.472-477, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Visual Quality based on the combination of convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Ninth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3-D Mesh Watermarking Based on Mesh Saliency and QIM Quantization for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking based on Wavelet Transform for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fes, Morocco, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking Technique Based on SCS Quantization and Mesh Saliency for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mohammedia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Network for Blind Mesh Visual Quality Assessment Using 3D Visual Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new weighted normal-based filter for 3D mesh denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Immunization Strategy Using Overlapping Nodes and Its Neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1269-1275, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in Networks with Overlapping Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Complex Networks and Their Applications (CNA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Reference Mesh Visual Quality Assessment Based on Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Signal-Image Technology &amp; Internet based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Las Palmas de Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betweenness Centrality for Networks with Non-Overlapping Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Florence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CompEng.2018.8536229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Truss Decomposition for Modular Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Signal, Image, Video and Communications (ISIVC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convolutional neural network framework for blind mesh visual quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, France. pp.755-759, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Local Routing Strategies for Community Structured Time Varying Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hong Kong, China. pp.642-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Curvature Based Method for Blind Mesh Visual Quality Assessment Using a General Regression Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS), 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2016.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust blind 3-D mesh watermarking based on wavelet transform for copyright protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Segmentation by Deep Community Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unet 2017 : International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Casablanca, Morocco. pp. 607-618, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68179-5_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization Strategies Based on the Overlapping Nodes in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Chakraborty,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th International Conference on Computational Social Networks (CSoNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ho Chi Minh Ville, Vietnam. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42345-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind Robust Image Watermarking Approach exploiting the DFT Magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACS 12th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Reference 3D Mesh Quality Assessment Based on Dihedral Angles Model and Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Image and Signal Processing (ICISP 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Trois Rivières, Canada. pp.369-377, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33618-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and group networks on YouTube: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2015.7507126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping Community Detection Versus Ground-Truth in AMAZON Co-Purchasing Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bourgogne; University of Milan, Nov 2015, Bangkok, Thailand. pp.328 - 336, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping Community Structure in Co-authorship Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on u- and e- Service, Science and Technology (UNESST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Hainan, China. pp.26 - 29, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UNESST.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Relation Between Community Structure and Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Melbourne, Florida, United States. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTAP 2011, The International Conference on Digital Information and Communication Technology and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.265-279, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre transitivité et structure de communauté dans les réseaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziban Gunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée thématique Fouille de Grands Graphes (JFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Measures for the Comparison of Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, amman, Jordan. pp.1,5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing image representations for classification using support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVCNZ '09 - 24th International Conference Image and Vision Computing New Zealand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Wellington, New Zealand. pp.437-441, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVCNZ.2009.5378367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Divide-and-Combine Strategies for Image Categorization by Multi-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences, 2008. ISCIS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Istanbul, Turkey. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCIS.2008.4717904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Multiclass SVM Methods for Real World Natural Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems, 10th International Conference, ACIVS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Juan-les-Pins, France. pp.1135, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel filter estimation algorithm for segmentation on a LAN of workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Seeven SIAM conference on parallel processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, San Fransico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Investigation of Statistical Backbone Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On local and global components of the air transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential Spreaders in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential Spreaders in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of hubs in complex networks with overlapping modular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci International School and Conference on Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relation between Hubs and Overlapping Nodes in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Community Detection Algorithms: A multidimensional issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science NETSCI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024, Revue des Nouvelles Technologies de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RNTI E.40, 2024, ISBN 979-10-96289-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1016, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1015, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications IX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 943, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications IX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 944, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65351-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 882, 2020, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII Volume 1 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII Volume 2 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 882)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Musolesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 689, 2017, Studies in Computational Intelligence, 978-3-319-72149-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hocine cherifi. Cambridge Scholars Publishing, pp.353, 2014, 978-1443853705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Community Structure in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushed Kanawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Kommers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Journal of Web Based Communities. inderscience publisher, pp.130, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technology and Its Applications - International Conference, DICTAP 2011, Dijon, France, June 21-23, 2011, Proceedings, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasni Mohamad Zain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyas El-Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi and Jasni Mohamad Zain and Eyas El-Qawasmeh. Springer, pp.530, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technology and Its Applications International Conference, DICTAP 2011, Dijon, France, June 21-23, 2011, Proceedings, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasni Mohamad Zain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyas El-Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi and Jasni Mohamad Zain and Eyas El-Qawasmeh. Springer, pp.815, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21984-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity-Based Backbone Extraction in Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13197, Springer International Publishing, pp.67-79, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97240-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Community-Aware Centrality Measures Using the Linear Threshold Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1015, Springer International Publishing, pp.342-353, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93409-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Correlated Are Community-Aware and Classical Centrality Measures in Complex Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.120-132, 2021, Springer Proceedings in Complexity, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81854-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie Script Similarity Using Multilayer Network Portrait Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications IX pp 284-295</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.284 - 295, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Environmental Temperature Conditions into the SIR Model for Vector-Borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Arquam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume 2 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 882)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.412-424, 2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking technique based on SCS quantization and mesh Saliency for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Renault, Selma Boumerdassi, Cherkaoui Leghris, Samia Bouzefrane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. 5th International Conference, MSPN 2019, Mohammedia, Morocco, April 23–24, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, 978-3-030-22884-2. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22885-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3-D Mesh Watermarking based on Mesh Saliency and QIM quantization for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aythami Morales, Julian Fierrez, José Salvador Sánchez, Bernardete Ribeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Image Analysis : 9th Iberian Conference, IbPRIA 2019, Madrid, Spain, July 1–4, 2019, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.170-181, 2019, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31332-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Network Model of Movie Script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume 1 Proceedings The 7th International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2018 Luca Maria Aiello Chantal Cherifi Hocine Cherifi Renaud Lambiotte Pietro Lió Luis M. Rocha Editors Part of the Studies in Computational Intelligence book series (SCI, volume 812)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.782-796, 2018, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Topological Structure and Coupling Strength in Weighted Multiplex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen X., Sen A., Li W., Thai M. (eds) Computational Data and Social Networks. CSoNet 2018. Lecture Notes in Computer Science, vol 11280. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.392-403, 2018, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04648-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Segmentation Algorithm based on Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherifi Hocine ; Gaito Sabrina ; Quattrociocchi Walter ; Sala Alessandra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 693 (Chapter XI), </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.821-830, 2016, Studies in Computational Intelligence 978-3-319-50900-6 ; 978-3-319-50901-3. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50901-3_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">non-overlapping community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hocine cherifi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.320-353, 2014, 978-1443853705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Image Distortion Measure Based on Natural Scene Statistics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Resources Management Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Information Systems: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.616-630, 2013, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2038-4.ch037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00705-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04653593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04015294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-023-01040-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Haidar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42076-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mboup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diallo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3140136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03768838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273610" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5366395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7100218" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Jan Latecki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3094663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa Diop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00430-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khubaib Ahmed Qureshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Ahmed Shams Malick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sabih" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119404" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.06.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Eeti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2961936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arquam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2995650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Drif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Zerrad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3030693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2991001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71876-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46507-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Kumar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Verma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2019.00016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0591-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Palla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Szymanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0238-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-019-0195-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7304-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; V&#259;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0226-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04521-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info10020067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917389v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ibnoulouafi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aace08" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Jebabli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.10.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5913-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01923257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5706-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.18.3DIPM-423" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekrache Dalila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Zohra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasmi Reda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifi Hocine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.04.084" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Omari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkaher Ait Abdelouahad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2353-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Cherifi H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9538.1000132" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bessaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2013.054908" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkaher Ait Abdelouahad1," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-012-0407-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/08/P08001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Maloney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hassouni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.863039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095461v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92898-7_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barbour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291499v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0669-3_31" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552009v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Horacio Gaffan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Khady Aidara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hmaida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_25" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553387v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506127v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775413v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG60905.2024.10741362" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04506166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Najem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_37" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553586v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Lafhel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291520v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Zein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_48" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055127v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cremades" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291505v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21131-7_43" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054914v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055088v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265910v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905432" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671762v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671731v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE52056.2021.9514087" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503915v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200632v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059104v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059164v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423951v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zignani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quadri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaito" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Rossi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845221" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936129" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722072v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384231v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384333v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384302v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424055v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191566" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007279v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ghalmane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompEng.2018.8536229" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296382" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075525" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01627040v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchi Kumari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557927v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz," TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.130" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859720v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68179-5_53" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444244v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Chakraborty," TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42345-6_6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33618-3_37" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534512v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2015.7507126" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534523v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.47" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UNESST.2014.11" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_11" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112256v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Gunce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611319v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611385v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Orman" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2_23" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Demirkesen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2009.5378367" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717904" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612219v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_68" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Chamaret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059285v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059194v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059257v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444926v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581343v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Benito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rocha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93409-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581345v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Benito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mateus Rocha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65351-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581354v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernendo Mendes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423861v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007500v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maria Aiello" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lambiotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Musolesi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960331v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushed Kanawati" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kommers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611461v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasni Mohamad Zain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyas El-Qawasmeh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21984-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611466v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512712v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93409-5_29" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201616v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El&#160;hassouni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_24" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_34" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722001v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22885-9_19" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722035v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31332-6_15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424008v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04648-4_33" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424025v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_62" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482769v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-50901-3_65" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50901-3_65" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960039v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2038-4.ch037" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00705-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04653593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04015294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-023-01040-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Haidar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42076-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mboup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diallo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3140136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03768838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273610" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5366395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7100218" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Jan Latecki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3094663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa Diop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00430-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.06.087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khubaib Ahmed Qureshi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Ahmed Shams Malick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sabih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119404" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107174" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Eeti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2961936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arquam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2995650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Drif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Zerrad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3030693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71876-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2991001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04521-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; V&#259;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0226-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46507-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Verma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2019.00016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0591-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Palla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Szymanski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0238-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7304-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-019-0195-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info10020067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.18.3DIPM-423" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ibnoulouafi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aace08" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Jebabli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.10.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5913-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01923257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5706-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekrache Dalila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Zohra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasmi Reda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifi Hocine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.04.084" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Omari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkaher Ait Abdelouahad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2353-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bessaid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Cherifi H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9538.1000132" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2013.054908" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkaher Ait Abdelouahad1," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-012-0407-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/08/P08001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Maloney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hassouni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.863039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92898-7_13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barbour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hmaida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG60905.2024.10741362" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755481v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0669-3_31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708250v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Horacio Gaffan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Khady Aidara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291486v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04506166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Najem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_37" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553586v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Lafhel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21131-7_43" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cremades" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Zein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_48" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054914v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905432" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671762v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671731v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE52056.2021.9514087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200632v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059104v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059164v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zignani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quadri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Rossi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845221" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936129" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722072v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384231v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384333v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384302v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424055v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191566" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007279v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ghalmane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424039v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompEng.2018.8536229" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296382" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01627040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchi Kumari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.130" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859170v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075525" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859720v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68179-5_53" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444244v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Chakraborty," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42345-6_6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33618-3_37" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534512v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2015.7507126" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534523v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.47" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UNESST.2014.11" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_11" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611385v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Orman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2_23" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112256v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Gunce" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611319v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Demirkesen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2009.5378367" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717904" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612219v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_68" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Chamaret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059285v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059194v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059257v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444926v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581343v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Benito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rocha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93409-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581345v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Benito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mateus Rocha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65351-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581354v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernendo Mendes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423861v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007500v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maria Aiello" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lambiotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Musolesi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960331v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushed Kanawati" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kommers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611466v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasni Mohamad Zain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyas El-Qawasmeh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611461v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21984-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512712v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93409-5_29" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201616v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El&#160;hassouni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_24" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_34" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722001v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22885-9_19" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722035v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31332-6_15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424025v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_62" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424008v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04648-4_33" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482769v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-50901-3_65" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50901-3_65" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960039v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2038-4.ch037" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>