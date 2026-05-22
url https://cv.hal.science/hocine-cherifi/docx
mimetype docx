--- v1 (2026-04-14)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine Cherifi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone extraction through statistical edge filtering: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316141. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low similarity backbone extraction using similarity-based link prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-025-00705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring weighted network backbone extraction: A comparative analysis of structural techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0322298. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0322298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies in Spatial Planning and Well-being in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Equitable Land Management. Legal Framework, Planning Tools, European Academy of Land Use and Development (EALD), Sammelband, vdf Hochschulverlag AG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/4172-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of diffusion dynamics on community-aware centrality measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306561. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-aware centrality framework based on overlapping modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-023-01040-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Backbone Extraction Techniques in Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17000. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42076-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of community-aware centrality measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Quantity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.1273-1302. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11135-022-01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Networks Based on Human Mobility Models: A Comparative Analysis With Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.5912-5935. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3140136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking influential nodes in complex networks with community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0273610. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vertical Transmission and Human Contact on Zika Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5366395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Robust Image Watermarking Method Based on DWT-DCT and SIFT for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (10), pp.218. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7100218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Graph Convolutional Network for Blind Mesh Visual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.108200-108211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3094663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the component structure of the world air transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-021-00430-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the interactions between classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10088. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89549-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Modular-based Backbones in Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.454-474. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2021.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network and Source Inspired COVID-19 Fake News Classification on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khubaib Ahmed Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Ahmed Shams Malick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sabih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.139636-139656. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3119404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hierarchy and Centrality in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.129717-129742. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3009525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-reference mesh visual quality assessment via ensemble of convolutional neural networks and compact multi-linear pooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.107174. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.107174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based Opinion Modeling on Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1945-1961. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Seasonal Conditions on Vector-Borne Epidemiological Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Arquam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.94510-94525. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2995650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnsVAE: Ensemble Variational Autoencoders for Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Eddine Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.188335-188351. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3030693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Backbones in Weighted Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71876-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Hubs and Overlapping Nodes Interactions in Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.79650-79683. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2991001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D visual saliency and convolutional neural network for blind mesh quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (21), pp.16589-16603. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-019-04521-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movienet: a movie multilayer network model using visual and textual semantic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lê Văn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0226-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based Opinion Modeling on Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in Complex Networks with overlapping Community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46507-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Optimal Seed Nodes in Competitive Contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prem Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2019.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of networks with non-overlapping community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-019-0591-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On community structure in complex networks: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Palla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boleslaw Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0238-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Complex Network-Based Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (14), pp.20191-20216. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-7304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in modular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-019-0195-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3D Mesh Watermarking Based on Mesh Saliency and Wavelet Transform for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info10020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (18), pp.423-423. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.18.3DIPM-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Centrality: identifying key nodes based on global position and local degree variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ibnoulouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (7), pp.073407. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/aace08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection algorithm evaluation with ground-truth data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 492, pp.651-706. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid blind robust image watermarking technique based on DFT-DCT and Arnold transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (20), pp.27181 - 27214. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind 3D mesh visual quality assessment using support vector regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (18), pp.24365 - 24386. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5706-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ibnoulouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (7), pp.073407. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/aace08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and classification of melanoma and benign skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekrache Dalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Zohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasmi Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifi Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.749 - 761. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.04.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical reduced-reference method for color image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (19), pp.8685-8701. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-014-2353-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and ABCD rule extraction for skin tumors classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Messadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Bessaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence for Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Aide Diagnosis System for Melanoma Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Cherifi H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioengineering &amp; Biomedical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04 (01), pp.8685-8701. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9538.1000132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards realistic artificial benchmark for community detection algorithms evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2013.054908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reference image quality assessment based on statistics in empirical mode decomposition domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-012-0407-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Community Detection Algorithms: A Topological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (08), pp.P08001. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Reference Image Quality Measure Using Bessel K Forms Model for Tetrolet Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.216, 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Accuracy of Community Structure Discovery Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.283, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PERFORMANCE MEASURES FOR CLASSIFIERS COMPARISON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.21, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood difference scaling of image quality in compression-degraded images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Maloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.3418-3426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOS-based image sequence noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.572 - 581. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.863039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for Helly Property Recognition in a Linear Hypergraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46, pp.177-187. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80985-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Link Prediction Strategies for Backbone Extraction in Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.250-263, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Link Prediction and Isolation Forest for Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Mining Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vilnius, Lithuania. pp.189-204, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92898-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone Meets LLMs: Toward Explainable Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation Forest Meets Link Prediction: A Novel Framework for Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone Extraction in Complex Networks via Embedding-Based Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone: A Python Package for Extracting and Comparing Backbones in Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la Qualité Visuelle des Maillages 3D en Utilisant une Représentation par Graphe Pondéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.417-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Framework for Backbone Extraction Using the Component Structure in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Isanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Dengue Transmission: A Comparative Study of Vaccination and Treatment Efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science,, Jul 2024, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Backbone Extraction using Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Complexity in Engineering (COMPENG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPENG60905.2024.10741362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Diffusion Dynamics on Community-Aware Centrality Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Transportation Network Backbone Extraction: A Comparative Analysis of Structural Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Data and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hanoi, Vietnam. pp.337-348, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0669-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Traditional Mesoscopic Models: The Component Structure for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systems Society, Sep 2024, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Aware Node Ranking in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Backbone Extraction Based on the Network Component Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibrium Analysis of Attack and Defense Strategies in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Horacio Gaffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Khady Aidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Component Structure: An Alternative Mesoscopic Representation for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science, Jul 2024, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effects of Vaccination and Treatment in Dengue Epidemic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Graph-Based Assessment of Visual Quality in Triangular Mesh Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Network Exploration of Backbone Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.296-308, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Migration in Rhineland-Palatinate -The evolution of the migration network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction du Backbone du Réseau de Transport Aérien : Une Analyse Comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Structure and Robustness Analysis of the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Diffusion, Community Structure, and Community-aware Centrality in Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science IC2S2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science, Jul 2024, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Vaccination and Treatment Strategies for Dengue Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Network Embeddings Through the Lens of Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Complex Networks and their Applications: COMPLEX NETWORKS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53468-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Movie Script Similarity: A Weighted Multilayer Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dengue Control: Vaccination, Treatment, and Integrated Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Community Structure Preservation of Network Embedding Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Structural Backbone Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Transport Network: A Comparison of Statistical Backbone Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.551-564, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21131-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Layer Network Model of Climate Reinsurance: Company Benefits vs. Climate Resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Cremades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jul 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Link Filtering Backbone Techniques in Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Aware Centrality Measures Under the Independent Cascade Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawraa Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.588-599, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21127-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Real World Networks: A Correlation Analysis of Statistical Backbone Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Movie Script Similarity using Characters, Keywords, Locations, and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone: A Python Package for Extracting Backbones of Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone Extraction of Weighted Modular Complex Networks based on their Component Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local Agent-Based Model of COVID-19 spreading and interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Influential Nodes: The Overlapping Modularity Vitality Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the German Commuter Network Period 2013 -2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modularity Backbone Extraction Method for Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Northeast Regional Conference on Complex Systems (NERCCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systems Society US Northeast Chapter, Mar 2022, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la robustesse du réseau de transport aérien mondial : impact sur sa structure en composante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Statistical Backbone Filtering Techniques in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Florence, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPENG50184.2022.9905432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Migration in rural Germany -A complex network perspective on interdependencies for elderly migration and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centrality Ranking Strategy in Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jul 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes multicouches pour mesurer la similarité entre des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of Backbone Filtering Techniques in weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NERCCS 2022: Fifth Northeast Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying influential nodes using overlapping modularity vitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM '21: International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event Netherlands, Netherlands. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487351.3488277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Model-Based Backbone Filtering Techniques in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic approach for extracting community-based backbones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-based method for extracting backbones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Complex Networks (CompleNet) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Community-Aware Centrality Measures in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Data and Social Networks : 10th International Conference, CSoNet 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, Netherlands. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91434-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Correlation of Classical and Community-aware Centrality Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of community-aware centrality measures in online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring network distances for movies comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Awareness in Ensemble Recommender System Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Eddine Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kuala Lumpur, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE52056.2021.9514087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical versus Community-aware Centrality Measures: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Centrality Measures in Social Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid, Spain. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing movie similarity using a multilayer network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Community-aware and Classical Centrality Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks 2021: A Joint Sunbelt and NetSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Comparison of Centrality and Hierarchy Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles &amp; Analyse des Réseaux: Approches Mathématiques &amp; Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy and Centrality: Two Sides of The Same Coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Mesoscopic Structure Of The World Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELGIAN NETWORK RESEARCH MEETING (BENet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ghent, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Influential Nodes in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A backbone extraction method for complex weighted networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonner Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (Online), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Community-Aware Backbone Extractor for Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Mardrid (Online), Spain. p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Relationship Between Centrality and Hierarchy in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid (on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between overlapping nodes and hubs in complex networks with modular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Influential Nodes in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Modeling, Learning and Analysis (NMLA), WorldCIST2020 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Budva (Online), Montenegro. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Hubs in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent based model for the transmission and control of the COVID-19 in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2020 - Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques - The 11th Conference on Network Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Footprints of a “Mastodon”: How a Decentralized Architecture Influences Online Social Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paolo Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.472-477, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Visual Quality based on the combination of convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Ninth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3-D Mesh Watermarking Based on Mesh Saliency and QIM Quantization for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking based on Wavelet Transform for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fes, Morocco, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking Technique Based on SCS Quantization and Mesh Saliency for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mohammedia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Network for Blind Mesh Visual Quality Assessment Using 3D Visual Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new weighted normal-based filter for 3D mesh denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Immunization Strategy Using Overlapping Nodes and Its Neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1269-1275, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in Networks with Overlapping Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Complex Networks and Their Applications (CNA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Reference Mesh Visual Quality Assessment Based on Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Signal-Image Technology &amp; Internet based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Las Palmas de Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betweenness Centrality for Networks with Non-Overlapping Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Florence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CompEng.2018.8536229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Truss Decomposition for Modular Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Signal, Image, Video and Communications (ISIVC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convolutional neural network framework for blind mesh visual quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, France. pp.755-759, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Local Routing Strategies for Community Structured Time Varying Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hong Kong, China. pp.642-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Curvature Based Method for Blind Mesh Visual Quality Assessment Using a General Regression Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS), 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2016.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust blind 3-D mesh watermarking based on wavelet transform for copyright protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Segmentation by Deep Community Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unet 2017 : International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Casablanca, Morocco. pp. 607-618, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68179-5_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization Strategies Based on the Overlapping Nodes in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Chakraborty,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th International Conference on Computational Social Networks (CSoNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ho Chi Minh Ville, Vietnam. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42345-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind Robust Image Watermarking Approach exploiting the DFT Magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACS 12th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Reference 3D Mesh Quality Assessment Based on Dihedral Angles Model and Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Image and Signal Processing (ICISP 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Trois Rivières, Canada. pp.369-377, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33618-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and group networks on YouTube: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2015.7507126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping Community Detection Versus Ground-Truth in AMAZON Co-Purchasing Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bourgogne; University of Milan, Nov 2015, Bangkok, Thailand. pp.328 - 336, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping Community Structure in Co-authorship Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on u- and e- Service, Science and Technology (UNESST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Hainan, China. pp.26 - 29, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UNESST.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Relation Between Community Structure and Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Melbourne, Florida, United States. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTAP 2011, The International Conference on Digital Information and Communication Technology and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.265-279, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre transitivité et structure de communauté dans les réseaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziban Gunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée thématique Fouille de Grands Graphes (JFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Measures for the Comparison of Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, amman, Jordan. pp.1,5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing image representations for classification using support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVCNZ '09 - 24th International Conference Image and Vision Computing New Zealand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Wellington, New Zealand. pp.437-441, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVCNZ.2009.5378367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Divide-and-Combine Strategies for Image Categorization by Multi-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences, 2008. ISCIS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Istanbul, Turkey. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCIS.2008.4717904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Multiclass SVM Methods for Real World Natural Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems, 10th International Conference, ACIVS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Juan-les-Pins, France. pp.1135, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel filter estimation algorithm for segmentation on a LAN of workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Seeven SIAM conference on parallel processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, San Fransico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Investigation of Statistical Backbone Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On local and global components of the air transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential Spreaders in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential Spreaders in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of hubs in complex networks with overlapping modular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci International School and Conference on Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relation between Hubs and Overlapping Nodes in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Community Detection Algorithms: A multidimensional issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science NETSCI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024, Revue des Nouvelles Technologies de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RNTI E.40, 2024, ISBN 979-10-96289-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1016, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1015, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications IX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 943, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications IX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 944, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65351-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 882, 2020, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII Volume 1 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII Volume 2 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 882)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Musolesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 689, 2017, Studies in Computational Intelligence, 978-3-319-72149-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hocine cherifi. Cambridge Scholars Publishing, pp.353, 2014, 978-1443853705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Community Structure in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushed Kanawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Kommers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Journal of Web Based Communities. inderscience publisher, pp.130, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technology and Its Applications - International Conference, DICTAP 2011, Dijon, France, June 21-23, 2011, Proceedings, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasni Mohamad Zain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyas El-Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi and Jasni Mohamad Zain and Eyas El-Qawasmeh. Springer, pp.530, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technology and Its Applications International Conference, DICTAP 2011, Dijon, France, June 21-23, 2011, Proceedings, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasni Mohamad Zain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyas El-Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi and Jasni Mohamad Zain and Eyas El-Qawasmeh. Springer, pp.815, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21984-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity-Based Backbone Extraction in Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13197, Springer International Publishing, pp.67-79, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97240-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Community-Aware Centrality Measures Using the Linear Threshold Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1015, Springer International Publishing, pp.342-353, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93409-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Correlated Are Community-Aware and Classical Centrality Measures in Complex Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.120-132, 2021, Springer Proceedings in Complexity, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81854-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie Script Similarity Using Multilayer Network Portrait Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications IX pp 284-295</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.284 - 295, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Environmental Temperature Conditions into the SIR Model for Vector-Borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Arquam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume 2 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 882)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.412-424, 2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking technique based on SCS quantization and mesh Saliency for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Renault, Selma Boumerdassi, Cherkaoui Leghris, Samia Bouzefrane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. 5th International Conference, MSPN 2019, Mohammedia, Morocco, April 23–24, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, 978-3-030-22884-2. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22885-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3-D Mesh Watermarking based on Mesh Saliency and QIM quantization for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aythami Morales, Julian Fierrez, José Salvador Sánchez, Bernardete Ribeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Image Analysis : 9th Iberian Conference, IbPRIA 2019, Madrid, Spain, July 1–4, 2019, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.170-181, 2019, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31332-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Network Model of Movie Script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume 1 Proceedings The 7th International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2018 Luca Maria Aiello Chantal Cherifi Hocine Cherifi Renaud Lambiotte Pietro Lió Luis M. Rocha Editors Part of the Studies in Computational Intelligence book series (SCI, volume 812)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.782-796, 2018, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Topological Structure and Coupling Strength in Weighted Multiplex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen X., Sen A., Li W., Thai M. (eds) Computational Data and Social Networks. CSoNet 2018. Lecture Notes in Computer Science, vol 11280. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.392-403, 2018, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04648-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Segmentation Algorithm based on Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherifi Hocine ; Gaito Sabrina ; Quattrociocchi Walter ; Sala Alessandra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 693 (Chapter XI), </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.821-830, 2016, Studies in Computational Intelligence 978-3-319-50900-6 ; 978-3-319-50901-3. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50901-3_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">non-overlapping community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hocine cherifi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.320-353, 2014, 978-1443853705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Image Distortion Measure Based on Natural Scene Statistics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Resources Management Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Information Systems: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.616-630, 2013, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2038-4.ch037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine Cherifi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low similarity backbone extraction using similarity-based link prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-025-00705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone extraction through statistical edge filtering: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316141. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring weighted network backbone extraction: A comparative analysis of structural techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0322298. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0322298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of diffusion dynamics on community-aware centrality measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306561. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies in Spatial Planning and Well-being in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Equitable Land Management. Legal Framework, Planning Tools, European Academy of Land Use and Development (EALD), Sammelband, vdf Hochschulverlag AG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/4172-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Backbone Extraction Techniques in Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17000. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42076-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-aware centrality framework based on overlapping modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-023-01040-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vertical Transmission and Human Contact on Zika Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5366395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking influential nodes in complex networks with community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0273610. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of community-aware centrality measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Quantity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.1273-1302. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11135-022-01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Networks Based on Human Mobility Models: A Comparative Analysis With Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.5912-5935. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3140136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Modular-based Backbones in Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.454-474. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2021.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network and Source Inspired COVID-19 Fake News Classification on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khubaib Ahmed Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Ahmed Shams Malick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sabih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.139636-139656. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3119404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Graph Convolutional Network for Blind Mesh Visual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.108200-108211. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3094663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Robust Image Watermarking Method Based on DWT-DCT and SIFT for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (10), pp.218. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7100218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the component structure of the world air transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-021-00430-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the interactions between classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10088. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89549-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-reference mesh visual quality assessment via ensemble of convolutional neural networks and compact multi-linear pooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.107174. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.107174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hierarchy and Centrality in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.129717-129742. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3009525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based Opinion Modeling on Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1945-1961. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Seasonal Conditions on Vector-Borne Epidemiological Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Arquam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.94510-94525. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2995650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnsVAE: Ensemble Variational Autoencoders for Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Eddine Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.188335-188351. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3030693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Backbones in Weighted Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71876-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Hubs and Overlapping Nodes Interactions in Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.79650-79683. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2991001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of networks with non-overlapping community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-019-0591-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Optimal Seed Nodes in Competitive Contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prem Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2019.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based Opinion Modeling on Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in Complex Networks with overlapping Community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46507-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Complex Network-Based Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (14), pp.20191-20216. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-7304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in modular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-019-0195-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On community structure in complex networks: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Palla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boleslaw Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0238-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D visual saliency and convolutional neural network for blind mesh quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (21), pp.16589-16603. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-019-04521-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movienet: a movie multilayer network model using visual and textual semantic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lê Văn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0226-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3D Mesh Watermarking Based on Mesh Saliency and Wavelet Transform for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info10020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid blind robust image watermarking technique based on DFT-DCT and Arnold transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (20), pp.27181 - 27214. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Centrality: identifying key nodes based on global position and local degree variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ibnoulouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (7), pp.073407. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/aace08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection algorithm evaluation with ground-truth data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 492, pp.651-706. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind 3D mesh visual quality assessment using support vector regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (18), pp.24365 - 24386. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5706-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (18), pp.423-423. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.18.3DIPM-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ibnoulouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (7), pp.073407. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/aace08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and classification of melanoma and benign skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekrache Dalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Zohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasmi Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifi Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.749 - 761. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.04.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical reduced-reference method for color image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (19), pp.8685-8701. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-014-2353-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Aide Diagnosis System for Melanoma Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Cherifi H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioengineering &amp; Biomedical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04 (01), pp.8685-8701. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9538.1000132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and ABCD rule extraction for skin tumors classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Messadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Bessaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence for Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards realistic artificial benchmark for community detection algorithms evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2013.054908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reference image quality assessment based on statistics in empirical mode decomposition domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-012-0407-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Community Detection Algorithms: A Topological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (08), pp.P08001. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Reference Image Quality Measure Using Bessel K Forms Model for Tetrolet Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.216, 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Accuracy of Community Structure Discovery Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.283, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PERFORMANCE MEASURES FOR CLASSIFIERS COMPARISON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.21, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood difference scaling of image quality in compression-degraded images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Maloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.3418-3426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOS-based image sequence noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.572 - 581. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.863039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for Helly Property Recognition in a Linear Hypergraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46, pp.177-187. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80985-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone: A Python Package for Extracting and Comparing Backbones in Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation Forest Meets Link Prediction: A Novel Framework for Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Link Prediction and Isolation Forest for Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Mining Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vilnius, Lithuania. pp.189-204, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92898-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone Meets LLMs: Toward Explainable Backbone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Link Prediction Strategies for Backbone Extraction in Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.250-263, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone Extraction in Complex Networks via Embedding-Based Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dengue Control: Vaccination, Treatment, and Integrated Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Structural Backbone Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Community Structure Preservation of Network Embedding Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Aware Node Ranking in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Backbone Extraction Based on the Network Component Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibrium Analysis of Attack and Defense Strategies in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Horacio Gaffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Khady Aidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Component Structure: An Alternative Mesoscopic Representation for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science, Jul 2024, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Diffusion Dynamics on Community-Aware Centrality Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Transportation Network Backbone Extraction: A Comparative Analysis of Structural Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Data and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hanoi, Vietnam. pp.337-348, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0669-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Traditional Mesoscopic Models: The Component Structure for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systems Society, Sep 2024, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effects of Vaccination and Treatment in Dengue Epidemic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Graph-Based Assessment of Visual Quality in Triangular Mesh Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Network Exploration of Backbone Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.296-308, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la Qualité Visuelle des Maillages 3D en Utilisant une Représentation par Graphe Pondéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.417-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Framework for Backbone Extraction Using the Component Structure in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Isanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Dengue Transmission: A Comparative Study of Vaccination and Treatment Efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science,, Jul 2024, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Backbone Extraction using Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Complexity in Engineering (COMPENG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPENG60905.2024.10741362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Migration in Rhineland-Palatinate -The evolution of the migration network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction du Backbone du Réseau de Transport Aérien : Une Analyse Comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Structure and Robustness Analysis of the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Diffusion, Community Structure, and Community-aware Centrality in Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Social Science IC2S2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computational Social Science, Jul 2024, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Vaccination and Treatment Strategies for Dengue Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Network Embeddings Through the Lens of Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Complex Networks and their Applications: COMPLEX NETWORKS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53468-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Movie Script Similarity: A Weighted Multilayer Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Link Filtering Backbone Techniques in Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Aware Centrality Measures Under the Independent Cascade Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawraa Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.588-599, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21127-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Movie Script Similarity using Characters, Keywords, Locations, and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Real World Networks: A Correlation Analysis of Statistical Backbone Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Layer Network Model of Climate Reinsurance: Company Benefits vs. Climate Resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Cremades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jul 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Transport Network: A Comparison of Statistical Backbone Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.551-564, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21131-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetBone: A Python Package for Extracting Backbones of Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone Extraction of Weighted Modular Complex Networks based on their Component Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hmaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local Agent-Based Model of COVID-19 spreading and interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Influential Nodes: The Overlapping Modularity Vitality Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the German Commuter Network Period 2013 -2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Statistical Backbone Filtering Techniques in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Florence, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPENG50184.2022.9905432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la robustesse du réseau de transport aérien mondial : impact sur sa structure en composante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Migration in rural Germany -A complex network perspective on interdependencies for elderly migration and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modularity Backbone Extraction Method for Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Northeast Regional Conference on Complex Systems (NERCCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systems Society US Northeast Chapter, Mar 2022, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes multicouches pour mesurer la similarité entre des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centrality Ranking Strategy in Modular Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jul 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying influential nodes using overlapping modularity vitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM '21: International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event Netherlands, Netherlands. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487351.3488277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of Backbone Filtering Techniques in weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NERCCS 2022: Fifth Northeast Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-based method for extracting backbones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Complex Networks (CompleNet) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Model-Based Backbone Filtering Techniques in the Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic approach for extracting community-based backbones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing movie similarity using a multilayer network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Community-aware and Classical Centrality Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks 2021: A Joint Sunbelt and NetSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of community-aware centrality measures in online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring network distances for movies comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Awareness in Ensemble Recommender System Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Eddine Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kuala Lumpur, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE52056.2021.9514087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Correlation of Classical and Community-aware Centrality Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Community-Aware Centrality Measures in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Data and Social Networks : 10th International Conference, CSoNet 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, Netherlands. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91434-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical versus Community-aware Centrality Measures: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Centrality Measures in Social Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid, Spain. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent based model for the transmission and control of the COVID-19 in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2020 - Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques - The 11th Conference on Network Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Mesoscopic Structure Of The World Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELGIAN NETWORK RESEARCH MEETING (BENet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ghent, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Comparison of Centrality and Hierarchy Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles &amp; Analyse des Réseaux: Approches Mathématiques &amp; Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy and Centrality: Two Sides of The Same Coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Influential Nodes in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A backbone extraction method for complex weighted networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonner Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (Online), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Community-Aware Backbone Extractor for Weighted Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Mardrid (Online), Spain. p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between overlapping nodes and hubs in complex networks with modular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Influential Nodes in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Modeling, Learning and Analysis (NMLA), WorldCIST2020 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Budva (Online), Montenegro. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Relationship Between Centrality and Hierarchy in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid (on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Hubs in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking Technique Based on SCS Quantization and Mesh Saliency for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mohammedia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3-D Mesh Watermarking Based on Mesh Saliency and QIM Quantization for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Footprints of a “Mastodon”: How a Decentralized Architecture Influences Online Social Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paolo Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.472-477, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Visual Quality based on the combination of convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longin Jan Latecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Ninth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking based on Wavelet Transform for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fes, Morocco, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new weighted normal-based filter for 3D mesh denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Network for Blind Mesh Visual Quality Assessment Using 3D Visual Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality in Networks with Overlapping Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Complex Networks and Their Applications (CNA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Immunization Strategy Using Overlapping Nodes and Its Neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1269-1275, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Reference Mesh Visual Quality Assessment Based on Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Signal-Image Technology &amp; Internet based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Las Palmas de Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betweenness Centrality for Networks with Non-Overlapping Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Florence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CompEng.2018.8536229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Truss Decomposition for Modular Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Signal, Image, Video and Communications (ISIVC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Segmentation by Deep Community Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unet 2017 : International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Casablanca, Morocco. pp. 607-618, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68179-5_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convolutional neural network framework for blind mesh visual quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, France. pp.755-759, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Local Routing Strategies for Community Structured Time Varying Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hong Kong, China. pp.642-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust blind 3-D mesh watermarking based on wavelet transform for copyright protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Curvature Based Method for Blind Mesh Visual Quality Assessment Using a General Regression Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS), 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2016.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization Strategies Based on the Overlapping Nodes in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Chakraborty,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th International Conference on Computational Social Networks (CSoNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ho Chi Minh Ville, Vietnam. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42345-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind Robust Image Watermarking Approach exploiting the DFT Magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACS 12th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Reference 3D Mesh Quality Assessment Based on Dihedral Angles Model and Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Abouelaziz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Image and Signal Processing (ICISP 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Trois Rivières, Canada. pp.369-377, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33618-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping Community Detection Versus Ground-Truth in AMAZON Co-Purchasing Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bourgogne; University of Milan, Nov 2015, Bangkok, Thailand. pp.328 - 336, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and group networks on YouTube: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2015.7507126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping Community Structure in Co-authorship Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Jebabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on u- and e- Service, Science and Technology (UNESST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Hainan, China. pp.26 - 29, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UNESST.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Relation Between Community Structure and Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Melbourne, Florida, United States. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Measures for the Comparison of Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, amman, Jordan. pp.1,5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre transitivité et structure de communauté dans les réseaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziban Gunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée thématique Fouille de Grands Graphes (JFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTAP 2011, The International Conference on Digital Information and Communication Technology and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.265-279, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing image representations for classification using support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVCNZ '09 - 24th International Conference Image and Vision Computing New Zealand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Wellington, New Zealand. pp.437-441, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVCNZ.2009.5378367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Divide-and-Combine Strategies for Image Categorization by Multi-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences, 2008. ISCIS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Istanbul, Turkey. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCIS.2008.4717904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Multiclass SVM Methods for Real World Natural Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Demirkesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems, 10th International Conference, ACIVS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Juan-les-Pins, France. pp.1135, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel filter estimation algorithm for segmentation on a LAN of workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Seeven SIAM conference on parallel processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, San Fransico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Investigation of Statistical Backbone Filtering Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Togni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of hubs in complex networks with overlapping modular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci International School and Conference on Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On local and global components of the air transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential Spreaders in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential Spreaders in Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relation between Hubs and Overlapping Nodes in Modular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariya Ghalmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Community Detection Algorithms: A multidimensional issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science NETSCI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024, Revue des Nouvelles Technologies de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RNTI E.40, 2024, ISBN 979-10-96289-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1016, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1015, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications IX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 944, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65351-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications IX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 943, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 882, 2020, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII Volume 2 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 882)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications VIII Volume 1 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernendo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mateus Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks & Their Applications VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Musolesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 689, 2017, Studies in Computational Intelligence, 978-3-319-72149-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hocine cherifi. Cambridge Scholars Publishing, pp.353, 2014, 978-1443853705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Community Structure in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushed Kanawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Kommers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Journal of Web Based Communities. inderscience publisher, pp.130, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technology and Its Applications International Conference, DICTAP 2011, Dijon, France, June 21-23, 2011, Proceedings, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasni Mohamad Zain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyas El-Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi and Jasni Mohamad Zain and Eyas El-Qawasmeh. Springer, pp.815, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21984-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technology and Its Applications - International Conference, DICTAP 2011, Dijon, France, June 21-23, 2011, Proceedings, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasni Mohamad Zain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyas El-Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi and Jasni Mohamad Zain and Eyas El-Qawasmeh. Springer, pp.530, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Community-Aware Centrality Measures Using the Linear Threshold Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1015, Springer International Publishing, pp.342-353, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93409-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity-Based Backbone Extraction in Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13197, Springer International Publishing, pp.67-79, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97240-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Correlated Are Community-Aware and Classical Centrality Measures in Complex Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.120-132, 2021, Springer Proceedings in Complexity, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81854-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie Script Similarity Using Multilayer Network Portrait Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Lafhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications IX pp 284-295</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.284 - 295, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Environmental Temperature Conditions into the SIR Model for Vector-Borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Arquam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume 2 Proceedings of the Eighth International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2019 Part of the Studies in Computational Intelligence book series (SCI, volume 882)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.412-424, 2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Robust 3-D Mesh Watermarking based on Mesh Saliency and QIM quantization for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aythami Morales, Julian Fierrez, José Salvador Sánchez, Bernardete Ribeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Image Analysis : 9th Iberian Conference, IbPRIA 2019, Madrid, Spain, July 1–4, 2019, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.170-181, 2019, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31332-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Blind 3-D Mesh Watermarking technique based on SCS quantization and mesh Saliency for Copyright Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Haziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Renault, Selma Boumerdassi, Cherkaoui Leghris, Samia Bouzefrane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. 5th International Conference, MSPN 2019, Mohammedia, Morocco, April 23–24, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, 978-3-030-22884-2. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22885-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Network Model of Movie Script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume 1 Proceedings The 7th International Conference on Complex Networks and Their Applications COMPLEX NETWORKS 2018 Luca Maria Aiello Chantal Cherifi Hocine Cherifi Renaud Lambiotte Pietro Lió Luis M. Rocha Editors Part of the Studies in Computational Intelligence book series (SCI, volume 812)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.782-796, 2018, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Topological Structure and Coupling Strength in Weighted Multiplex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen X., Sen A., Li W., Thai M. (eds) Computational Data and Social Networks. CSoNet 2018. Lecture Notes in Computer Science, vol 11280. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.392-403, 2018, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04648-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Segmentation Algorithm based on Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherifi Hocine ; Gaito Sabrina ; Quattrociocchi Walter ; Sala Alessandra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 693 (Chapter XI), </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.821-830, 2016, Studies in Computational Intelligence 978-3-319-50900-6 ; 978-3-319-50901-3. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50901-3_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">non-overlapping community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hocine cherifi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.320-353, 2014, 978-1443853705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Image Distortion Measure Based on Natural Scene Statistics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkaher Ait Abdelouahad1,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Resources Management Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Information Systems: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.616-630, 2013, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2038-4.ch037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00705-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04653593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04015294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-023-01040-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Haidar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42076-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mboup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diallo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3140136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03768838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273610" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5366395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7100218" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Jan Latecki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3094663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa Diop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00430-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.06.087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khubaib Ahmed Qureshi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Ahmed Shams Malick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sabih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119404" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107174" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Eeti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2961936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arquam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2995650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Drif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Zerrad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3030693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71876-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2991001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04521-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; V&#259;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0226-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46507-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Verma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2019.00016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0591-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Palla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Szymanski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0238-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7304-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-019-0195-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info10020067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.18.3DIPM-423" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ibnoulouafi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aace08" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Jebabli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.10.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5913-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01923257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5706-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekrache Dalila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Zohra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasmi Reda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifi Hocine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.04.084" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Omari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkaher Ait Abdelouahad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2353-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bessaid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Cherifi H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9538.1000132" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2013.054908" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkaher Ait Abdelouahad1," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-012-0407-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/08/P08001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Maloney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hassouni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.863039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92898-7_13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barbour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hmaida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG60905.2024.10741362" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755481v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0669-3_31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708250v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Horacio Gaffan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Khady Aidara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291486v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04506166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Najem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_37" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553586v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Lafhel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21131-7_43" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cremades" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Zein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_48" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054914v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905432" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671762v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671731v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE52056.2021.9514087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200632v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059104v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059164v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zignani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quadri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Rossi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845221" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936129" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722072v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384231v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384333v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384302v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424055v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191566" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007279v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ghalmane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424039v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompEng.2018.8536229" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296382" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01627040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchi Kumari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.130" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859170v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075525" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859720v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68179-5_53" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444244v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Chakraborty," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42345-6_6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33618-3_37" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534512v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2015.7507126" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534523v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.47" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UNESST.2014.11" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_11" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611385v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Orman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2_23" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112256v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Gunce" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611319v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Demirkesen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2009.5378367" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717904" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612219v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_68" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Chamaret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059285v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059194v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059257v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444926v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581343v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Benito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rocha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93409-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581345v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Benito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mateus Rocha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65351-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581354v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernendo Mendes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423861v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007500v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maria Aiello" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lambiotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Musolesi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960331v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushed Kanawati" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kommers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611466v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasni Mohamad Zain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyas El-Qawasmeh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611461v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21984-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512712v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93409-5_29" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201616v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El&#160;hassouni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_24" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_34" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722001v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22885-9_19" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722035v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31332-6_15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424025v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_62" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424008v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04648-4_33" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482769v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-50901-3_65" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50901-3_65" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960039v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2038-4.ch037" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00705-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04653593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306561" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Haidar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42076-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04015294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-023-01040-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5366395" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03768838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273610" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mboup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3140136" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.06.087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khubaib Ahmed Qureshi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Ahmed Shams Malick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sabih" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119404" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Jan Latecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3094663" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7100218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa Diop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00430-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Eeti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2961936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arquam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2995650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Drif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Zerrad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3030693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71876-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2991001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0591-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Kumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Verma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2019.00016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46507-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7304-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-019-0195-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Palla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Szymanski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Lu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0238-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04521-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; V&#259;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0226-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info10020067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5913-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ibnoulouafi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aace08" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Jebabli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.10.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01923257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5706-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.18.3DIPM-423" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekrache Dalila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Zohra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasmi Reda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifi Hocine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.04.084" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Omari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkaher Ait Abdelouahad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2353-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Cherifi H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9538.1000132" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bessaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2013.054908" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkaher Ait Abdelouahad1," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-012-0407-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/08/P08001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Maloney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hassouni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.863039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92898-7_13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_21" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barbour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551879v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Najem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755478v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hmaida" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Horacio Gaffan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Khady Aidara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755481v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0669-3_31" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_25" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775413v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG60905.2024.10741362" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04506166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472023v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_37" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Lafhel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291520v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Zein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_48" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055127v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cremades" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291505v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21131-7_43" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054914v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905432" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671810v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014863v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671731v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200632v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503915v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE52056.2021.9514087" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059164v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059251v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384231v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423951v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zignani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Quadri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaito" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Rossi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845221" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936129" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722072v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007279v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ghalmane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424055v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191566" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424039v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompEng.2018.8536229" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68179-5_53" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296382" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01627040v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchi Kumari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075525" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557927v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz," TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.130" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444244v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Chakraborty," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42345-6_6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33618-3_37" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534523v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.47" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534512v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2015.7507126" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UNESST.2014.11" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_11" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112256v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Gunce" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611385v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Orman" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2_23" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Demirkesen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2009.5378367" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717904" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612219v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_68" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Chamaret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059191v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059194v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059257v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444926v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581343v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Benito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rocha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93409-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581346v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Benito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mateus Rocha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65351-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581345v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581354v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernendo Mendes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423880v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423861v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007500v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maria Aiello" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lambiotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Musolesi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960331v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushed Kanawati" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kommers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611461v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasni Mohamad Zain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyas El-Qawasmeh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21984-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611466v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93409-5_29" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201616v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El&#160;hassouni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_24" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_34" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722035v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31332-6_15" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722001v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22885-9_19" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424025v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_62" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424008v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04648-4_33" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482769v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-50901-3_65" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50901-3_65" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960039v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2038-4.ch037" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>