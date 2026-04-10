--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -184,299 +184,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
+                <w:t xml:space="preserve">Sources and fate of CO2 along the soil–aquifer–stream–atmosphere continuum (the Orgeval headwater catchment, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Cotel</w:t>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fourtet</w:t>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Nicolas Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (12), pp.2615-2631. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.117297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05168145v1</w:t>
+                <w:t xml:space="preserve">hal-05392393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and fate of CO2 along the soil–aquifer–stream–atmosphere continuum (the Orgeval headwater catchment, France)</w:t>
+                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillon</w:t>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Escoffier</w:t>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 458, pp.117297. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (12), pp.2615-2631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392393v1</w:t>
+                <w:t xml:space="preserve">insu-05168145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing and hydraulic modelling to assess the hydraulic performance of a constructed wetland</w:t>
               </w:r>
@@ -501,51 +501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 385, pp.135-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -579,103 +579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (18), pp.4309-4329. </w:t>
@@ -730,51 +730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIT-DRAIN model to simulate nitrate concentrations and leaching in a tile-drained agricultural field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -860,51 +860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oubanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,51 +968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1102,51 +1102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 204, pp.117607. </w:t>
@@ -1513,51 +1513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les eaux de drainage agricole : du génie hydraulique au génie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaan Pärn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Maddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and phosphorus discharge from small agricultural catchments predicted from land use and hydroclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaan Pärn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuno Kasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2019,51 +2019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,295 +2121,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled modelling of the effect of overpressure on water discharge in a tile drainage system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the value of combining surface and cross-borehole ERT measurements to study artificial tile drainage processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ribstein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 511, pp.39-48. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.763-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196444v1</w:t>
+                <w:t xml:space="preserve">hal-02600630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the value of combining surface and cross-borehole ERT measurements to study artificial tile drainage processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Clément</w:t>
+                <w:t xml:space="preserve">Coupled modelling of the effect of overpressure on water discharge in a tile drainage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guerin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (6), pp.763-775. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 511, pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600630v1</w:t>
+                <w:t xml:space="preserve">hal-01196444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des réseaux de drainage agricole dans le ralentissement dynamique des crues : interprétation des données de l'observatoire Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,64 +2499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pipe pressurization on the discharge of a tile drainage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2633,77 +2633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge formulas for subsurface drainage of retention pond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bechchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Volume 5, Special Issue TAM TAM'05, november 2006, pp.52-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3014,816 +3014,816 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Persat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303606v1</w:t>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ13C, HCO3- and Ca2+ dynamics to assess inorganic carbon production and transport in a small carbonaceous catchment (Orgeval, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OZCAR, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">SimHydro 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392428v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic dynamics at the outlet of a peri-urban catchment over a year of sampling: Effects of hydrological conditions, including an extreme flood event</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR Tereno 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394973v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastic dynamics at the outlet of a peri-urban catchment over a year of sampling: Effects of hydrological conditions, including an extreme flood event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">OZCAR Tereno 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098687v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387883v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">δ13C, HCO3- and Ca2+ dynamics to assess inorganic carbon production and transport in a small carbonaceous catchment (Orgeval, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic dynamics along an extreme flood event in a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Hénine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
@@ -3913,103 +3913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des microplastiques à l’exutoire d’un bassin versant périurbain : Effet des conditions hydrologiques et des événements extrêmes de crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PES 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
@@ -4032,480 +4032,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
+                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Wangermez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649146v1</w:t>
+                <w:t xml:space="preserve">hal-05210270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210270v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543155v1</w:t>
+                <w:t xml:space="preserve">hal-04649146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there more than two end-members contributing to storm-events in small head-water catchments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4582,51 +4582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4667,628 +4667,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tartu (Estonie), Estonia</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065528v1</w:t>
+                <w:t xml:space="preserve">hal-03707118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-7487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707118v1</w:t>
+                <w:t xml:space="preserve">hal-03707549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tartu (Estonie), Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03707549v1</w:t>
+                <w:t xml:space="preserve">hal-04065528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of inverse modeling to improve subsurface drainage simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Oubanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Gejadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. pp.14768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788460v1</w:t>
+                <w:t xml:space="preserve">hal-03206372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of inverse modeling to improve subsurface drainage simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France. pp.14768, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206372v1</w:t>
+                <w:t xml:space="preserve">hal-03788460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
               </w:r>
@@ -5438,51 +5438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bechkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5520,51 +5520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatializing of soil water content measurement at the scale of the agricultural field, using geoelectrical monitoring and geostatistical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5760,355 +5760,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des eaux pluviales « urbaines » et « rurales » : comparer pour décloisonner</w:t>
+                <w:t xml:space="preserve">Evaluation of agricultural pollutants (pesticides and nitrate) removal performance in a constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Poulard</w:t>
+                <w:t xml:space="preserve">Laetitia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berthier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irina Ginzburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale sur l’Eau : 'CI. EAU-2013'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.212-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599223v1</w:t>
+                <w:t xml:space="preserve">hal-02599330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of agricultural pollutants (pesticides and nitrate) removal performance in a constructed wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des eaux pluviales « urbaines » et « rurales » : comparer pour décloisonner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Roux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.212-213</w:t>
+              <w:t xml:space="preserve">3ème Conférence Internationale sur l’Eau : 'CI. EAU-2013'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599330v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des eaux pluviales coule de source, de l’amont à l’aval, du rural à l’urbain et vice-versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e conférence internationale Novatech, Stratégies et solution pour une gestion durable de l'eau dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t>
@@ -6137,103 +6137,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a constructed wetland for pesticide mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ginzburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6415,103 +6415,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
@@ -6665,90 +6665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6784,168 +6784,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649099v1</w:t>
+                <w:t xml:space="preserve">hal-04649106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7004,251 +7004,251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Meouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649106v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and fluxes of microplastics in the watercourses of an agricultural subcatchment (Avenelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7290,103 +7290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
@@ -7415,51 +7415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of the nitrate transfer model NIT-DRAIN in an artificially drained agricultural area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7532,64 +7532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,103 +7657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
@@ -7782,103 +7782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
@@ -7933,51 +7933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,51 +8037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prewinter nitrogen pool as indicator of nitrate pressure at agricultural subsurface drained catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8145,51 +8145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,51 +8270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to quantify the area impacted by sub-surface drainage network in wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,51 +8391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to quantify the proportion of the wetland area impacted by an artificial drainage system in hydromorphic soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,77 +8637,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Court Of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8764,64 +8764,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des réseaux de drainage agricole dans le ralentissement dynamique des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.117-128, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8891,51 +8891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9009,51 +9009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9166,51 +9166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9280,51 +9280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9402,51 +9402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9524,51 +9524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9646,51 +9646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9748,51 +9748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des processus hydrologiques reliant parcelles agricoles drainées, collecteurs enterrés et émissaire à surface libre : intégration à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Hydrologie Science de l'Eau, Université Paris VI, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010PA066631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9909,51 +9909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E1391C9"/>
+    <w:nsid w:val="1CC2A5B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10140,51 +10140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-henine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4748-7392" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maddison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.103944" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuno Kasak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sohar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7366-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000151" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.06.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Dabaghi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bechchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1854" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593409v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788525v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA066631" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-henine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4748-7392" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maddison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.103944" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuno Kasak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sohar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7366-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000151" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.06.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Dabaghi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bechchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1854" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593409v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788525v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA066631" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>