--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -150,8597 +150,9231 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and fate of CO2 along the soil–aquifer–stream–atmosphere continuum (the Orgeval headwater catchment, France)</w:t>
+                <w:t xml:space="preserve">Interspecies comparison of individual- and population-level biomarkers in gammarids caged in a drained agricultural catchment for pesticide ecotoxicity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+                <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillon</w:t>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Escoffier</w:t>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 458, pp.117297. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.1633-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enceco.2026.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392393v1</w:t>
+                <w:t xml:space="preserve">hal-05606227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
+                <w:t xml:space="preserve">Sources and fate of CO2 along the soil–aquifer–stream–atmosphere continuum (the Orgeval headwater catchment, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Cotel</w:t>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fourtet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Nicolas Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.117297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05168145v1</w:t>
+                <w:t xml:space="preserve">hal-05392393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and hydraulic modelling to assess the hydraulic performance of a constructed wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-135-2024⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (12), pp.2615-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04570502v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05168145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing and hydraulic modelling to assess the hydraulic performance of a constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-4309-2024⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-135-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04720878v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIT-DRAIN model to simulate nitrate concentrations and leaching in a tile-drained agricultural field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107798⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (18), pp.4309-4329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-4309-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03788389v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04720878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational data assimilation to improve subsurface drainage model parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oubanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 610, pp.128006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NIT-DRAIN model to simulate nitrate concentrations and leaching in a tile-drained agricultural field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t>
+              <w:t xml:space="preserve">, 2022, 271, pp.107798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701039v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Dubois</w:t>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Clément</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412937v1</w:t>
+                <w:t xml:space="preserve">hal-03701039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+                <w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Collet</w:t>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (10), pp.5447 - 5471. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-25-5447-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461421v1</w:t>
+                <w:t xml:space="preserve">hal-03412937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialization of saturated hydraulic conductivity using the Bayesian Maximum Entropy method: Application to wastewater infiltration areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rabouli</w:t>
+                <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Serre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117607⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.5447 - 5471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-5447-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557812v1</w:t>
+                <w:t xml:space="preserve">hal-03461421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les eaux de drainage agricole : du génie hydraulique au génie écologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatialization of saturated hydraulic conductivity using the Bayesian Maximum Entropy method: Application to wastewater infiltration areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rabouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.117607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610317v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain electromagnetic induction for upscaling greenhouse gas fluxes in two hemiboreal drained peatland forests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérer les eaux de drainage agricole : du génie hydraulique au génie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.32-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2020.103944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02910131v1</w:t>
+                <w:t xml:space="preserve">hal-02610317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and phosphorus discharge from small agricultural catchments predicted from land use and hydroclimate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Frequency-domain electromagnetic induction for upscaling greenhouse gas fluxes in two hemiboreal drained peatland forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaan Pärn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maddison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kristina Sohar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.03.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2020.103944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712349v1</w:t>
+                <w:t xml:space="preserve">hal-02910131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical determination of vertical water flux based on soil temperature profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen and phosphorus discharge from small agricultural catchments predicted from land use and hydroclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaan Pärn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuno Kasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Karin Kauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristina Sohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.260-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525778v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and localization of an artificial drainage network by 3D time-lapse electrical resistivity tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical determination of vertical water flux based on soil temperature profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jouen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed-Amine Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.13. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.217-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7366-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605470v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the value of combining surface and cross-borehole ERT measurements to study artificial tile drainage processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evaluation and localization of an artificial drainage network by 3D time-lapse electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (6), pp.763-775. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7366-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600630v1</w:t>
+                <w:t xml:space="preserve">hal-02605470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled modelling of the effect of overpressure on water discharge in a tile drainage system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the value of combining surface and cross-borehole ERT measurements to study artificial tile drainage processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ribstein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 511, pp.39-48. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.763-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196444v1</w:t>
+                <w:t xml:space="preserve">hal-02600630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des réseaux de drainage agricole dans le ralentissement dynamique des crues : interprétation des données de l'observatoire Orgeval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupled modelling of the effect of overpressure on water discharge in a tile drainage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+                <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Kao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, spécial n°3, p. 16 - p. 23. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 511, pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755183v1</w:t>
+                <w:t xml:space="preserve">hal-01196444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pipe pressurization on the discharge of a tile drainage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des réseaux de drainage agricole dans le ralentissement dynamique des crues : interprétation des données de l'observatoire Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2008.0152⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial n°3, p. 16 - p. 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594635v1</w:t>
+                <w:t xml:space="preserve">hal-00755183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge formulas for subsurface drainage of retention pond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Effect of pipe pressurization on the discharge of a tile drainage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0000151⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2008.0152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594625v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multi-scale integrated hydrological models using the LIQUID® framework. Overview of the concepts and first application examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Discharge formulas for subsurface drainage of retention pond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (3), pp.210-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0000151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540923v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards multi-scale integrated hydrological models using the LIQUID® framework. Overview of the concepts and first application examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (12), p. 1672 - 1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Système d'Information Intégré Adaptatif sous Web pour la gestion et la modélisation des ressources hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bechchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Volume 5, Special Issue TAM TAM'05, november 2006, pp.52-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/arima.1854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quel niveau biologique pour évaluer l'écotoxicité des pesticides et des métabolites sur la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+                <w:t xml:space="preserve">hal-05606213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammar-ids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Charlet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Graduate School Biosphera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay; Graduate School Biosphera, Jan 2026, Saclay (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098687v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic dynamics at the outlet of a peri-urban catchment over a year of sampling: Effects of hydrological conditions, including an extreme flood event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Persat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
+              <w:t xml:space="preserve">OZCAR Tereno 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387883v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic dynamics at the outlet of a peri-urban catchment over a year of sampling: Effects of hydrological conditions, including an extreme flood event</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR Tereno 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394973v1</w:t>
+                <w:t xml:space="preserve">hal-05387883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
+              <w:t xml:space="preserve">SimHydro 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303606v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ13C, HCO3- and Ca2+ dynamics to assess inorganic carbon production and transport in a small carbonaceous catchment (Orgeval, France)</w:t>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392428v1</w:t>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic dynamics along an extreme flood event in a peri-urban stream</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394765v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des microplastiques à l’exutoire d’un bassin versant périurbain : Effet des conditions hydrologiques et des événements extrêmes de crue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">δ13C, HCO3- and Ca2+ dynamics to assess inorganic carbon production and transport in a small carbonaceous catchment (Orgeval, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395188v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic dynamics along an extreme flood event in a peri-urban stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Beaurepaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+                <w:t xml:space="preserve">Hocine Hénine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210270v1</w:t>
+                <w:t xml:space="preserve">hal-05394765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de restitution du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Oct 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543155v1</w:t>
+                <w:t xml:space="preserve">hal-05606135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+                <w:t xml:space="preserve">Dynamique des microplastiques à l’exutoire d’un bassin versant périurbain : Effet des conditions hydrologiques et des événements extrêmes de crue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Persat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">GDR PES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649146v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there more than two end-members contributing to storm-events in small head-water catchments?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Floury</w:t>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04083300v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the dynamics of StorAge Selection functions from GR4J</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14684⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201040v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707118v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Are there more than two end-members contributing to storm-events in small head-water catchments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aya Bahi</w:t>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707549v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04083300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring the dynamics of StorAge Selection functions from GR4J</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065528v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of inverse modeling to improve subsurface drainage simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind Oubanas</w:t>
+                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206372v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-7487, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788460v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tartu (Estonie), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+                <w:t xml:space="preserve">hal-04065528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal monitorng of soil water content and infiltration using soil temperature measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the use of inverse modeling to improve subsurface drainage simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Oubanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Gejadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Meeting of Environmental and Engineering Geophysics, Near Surface Geoscience 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. pp.14768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605374v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatializing of soil water content measurement at the scale of the agricultural field, using geoelectrical monitoring and geostatistical method</w:t>
+                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Geoelectrical Monitoring (GELMON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605735v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de réseau de drainage agricole par tomographie de résistivité électrique en mode de suivi temporel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vincent</w:t>
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orsay, France. 4 p</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512661v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of agricultural pollutants (pesticides and nitrate) removal performance in a constructed wetland</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Seasonal monitorng of soil water content and infiltration using soil temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Ginzburg</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bechkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.212-213</w:t>
+              <w:t xml:space="preserve">22nd European Meeting of Environmental and Engineering Geophysics, Near Surface Geoscience 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.661-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599330v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des eaux pluviales « urbaines » et « rurales » : comparer pour décloisonner</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatializing of soil water content measurement at the scale of the agricultural field, using geoelectrical monitoring and geostatistical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale sur l’Eau : 'CI. EAU-2013'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Geoelectrical Monitoring (GELMON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599223v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des eaux pluviales coule de source, de l’amont à l’aval, du rural à l’urbain et vice-versa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Localisation de réseau de drainage agricole par tomographie de résistivité électrique en mode de suivi temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e conférence internationale Novatech, Stratégies et solution pour une gestion durable de l'eau dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">9ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orsay, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864903v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a constructed wetland for pesticide mitigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Evaluation of agricultural pollutants (pesticides and nitrate) removal performance in a constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ginzburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.212-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843413v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion des eaux pluviales « urbaines » et « rurales » : comparer pour décloisonner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Conférence Internationale sur l’Eau : 'CI. EAU-2013'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des eaux pluviales coule de source, de l’amont à l’aval, du rural à l’urbain et vice-versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e conférence internationale Novatech, Stratégies et solution pour une gestion durable de l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of a constructed wetland for pesticide mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ginzburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation hydrologique intégrée s'appuyant sur la plate-forme LIQUID. Concepts et premiers exemples d'applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Modélisation des hydrosystèmes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Paris, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Oracle Orgeval: a long term and multidisciplinary research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397531v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
+              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390381v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649106v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649099v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and fluxes of microplastics in the watercourses of an agricultural subcatchment (Avenelles)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Meouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain. </w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676103v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer and fluxes of microplastics in the watercourses of an agricultural subcatchment (Avenelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Persat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649129v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of the nitrate transfer model NIT-DRAIN in an artificially drained agricultural area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113002v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Persat</w:t>
+                <w:t xml:space="preserve">Robustness of the nitrate transfer model NIT-DRAIN in an artificially drained agricultural area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187317v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417370v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362268v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Nitrate export with GR4J and StorAge Selection functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788432v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prewinter nitrogen pool as indicator of nitrate pressure at agricultural subsurface drained catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Nitrate export with GR4J and StorAge Selection functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346730v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference Strasbourg, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to quantify the area impacted by sub-surface drainage network in wetlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prewinter nitrogen pool as indicator of nitrate pressure at agricultural subsurface drained catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788525v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to quantify the proportion of the wetland area impacted by an artificial drainage system in hydromorphic soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A new method to quantify the area impacted by sub-surface drainage network in wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788518v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method to quantify the proportion of the wetland area impacted by an artificial drainage system in hydromorphic soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459884v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artificially sub-surfaced drained watershed: A simpler or more complex hydrology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Court Of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8750,981 +9384,1347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des réseaux de drainage agricole dans le ralentissement dynamique des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.117-128, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (7)</w:t>
+        <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Évaluation de la qualité spermatique chez la dreissène pour le diagnostic de l’écotoxicité de substances chimiques et masses d’eaux continentales : Application au bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, URCA - Université de Reims Champagne-Ardenne. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04395031v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé - Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04394210v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2020-2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Quantification des flux de carbone (DIC, DOC, POC) dans des bassins versants emboîtés (Orgeval, France) : influences de l’utilisation du sol et de la géologie sur les dynamiques spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A5B2 PIREN-Seine, MINES Paris - PSL, Centre de Géosciences. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04394221v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03504486v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03367228v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Billen</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03367094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il infiltration verticale sous drainage agricole ? Conséquence pour la recharge de la nappe de Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9734,114 +10734,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des processus hydrologiques reliant parcelles agricoles drainées, collecteurs enterrés et émissaire à surface libre : intégration à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Hydrologie Science de l'Eau, Université Paris VI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010PA066631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02594610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9909,51 +10909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CC2A5B7"/>
+    <w:nsid w:val="42D5CA09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10140,51 +11140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-henine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4748-7392" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maddison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.103944" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuno Kasak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sohar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7366-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000151" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.06.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Dabaghi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bechchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1854" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593409v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788525v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA066631" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-henine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4748-7392" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2026.02.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117297" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maddison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.103944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuno Kasak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sohar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7366-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000151" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Dabaghi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bechchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1854" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392428v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599223v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864903v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benoit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788518v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591420v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lovergne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600838v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA066631" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>