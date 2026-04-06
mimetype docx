--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA, Maître de conférences HDR, Laboratoire GREEN, Université de Lorraine - Nancy - FRANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hocine-menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1962-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150871015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25123001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Coil Architecture for Inductive Pulsed Power Supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3352652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of Superconducting Bulks in Applied Time-Varying Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.47. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat9040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations on the Parameters of a Synchronous Machine Prototype with High-Temperature Superconductor Armature Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Architecture of an Inductive Pulsed Power Supply Based on XRAM Meat-Grinder Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2023.3261741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of Flaws Detection in Multilayer HTS Tapes by Magnetothermal Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.233-240. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMMCT.2023.3275321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing of Multilayer HTS Tapes by Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3197382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for quality control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.1354101. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2022.1354101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for the magnetic field computation in thin shells -Application to the evaluation of ship magnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3062563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.143-147. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparative Study of Hybrid Propulsions for a River Ferry Operating on Short Cycles with High Power Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.631. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9060631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage récupératif sur un navire électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Efficiency and Emissions of Small Ships by the Use of Hybrid Electrical Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analytical Evaluation of the Efficiency and the Optimal Control of Conductive Fluids by Electromagnetic Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.153-159. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM17011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the MHD modeling in low speed radial flux AC machines with air-gaps filled with conductive fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTROMAGNETIC CHARACTERIZATION OF ANISOTROPIC AND WEAKLY CONDUCTIVE MATERIALS BY USING RESONANT CIRCUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL14103003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFIED MODELING AND MEASUREMENT PROCEDURES FOR ELECTROMAGNETIC LAUNCHERS PERFORMANCES EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.189-198. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM13050510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences &amp; Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of a voltage driven pulsed eddy current sensor for the characterization of conductive plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Model for 3-D Eddy Current Computation in Carbon Fiber Reinforced Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.756-763. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2102770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization of the CFRPs anisotropic conductivity: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem in Nondestructive Testing Using Arrayed Eddy Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (9), pp.8696-8704. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100908696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of a rotating eddy current sensor for the characterization of carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Evaluation of the Conductivity Tensor of a CFRP Plate Using a Rotating Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Eddy Current Computation in Carbon-Fiber Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.1008-1011. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.1638-1641. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.914846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Renewable Energies in Global Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid AC losses modeling in superconducting coils made of HTS Tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism- ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperatures Impact on the Performances of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-VIM Coupling for the Electromagnetic Field Modeling in High Temperature Superconductors Near Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Symposium on ELECTROMAGNETIC FIELDS (ISEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par méthode d’intégrales de volume de supraconducteurs à haute température critique à proximité de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of high temperature superconductors near ferromagnetic materials by using the volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Superconductivity and Magnetism (ICSM 2024) / 2nd International Conference on Quantum Materials and Technologies (ICQMT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Ölüdeniz/Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Integral Model Using Fictitious Surface Currents For The Magnetic Field Modeling In Ferromagnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Electrical Engineering (ICAEE2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi Bel Abbès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de machines électriques supraconductrices par méthodes intégrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrodifferential modelling of the electromagnetic field in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for their control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations on the Structural Control of REBCO HTS Tapes Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Elmadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique des rubans HTC multicouches en vue de leur contrôle à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for electromagnetic field computation in thin shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage par récupération sur un navire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of recovery braking capacities on electric vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2535-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Series Hybrid Propulsion Chain for Small Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC'2017 - The 14th IEEE Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Propulsion Systems for Small Ship: Context and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2016 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and measurement strategies for electromagnetic coil gun launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2013- 9th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in laminated carbon fiber reinforced polymer composites (CFRPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EM IEEE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of the conductivity tensor of a CFRP plate using a rotating eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the eddy current nondestructive evaluation of the CFRPs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2009, 14th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem in nondestructive testing using arrayed eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’un capteur à courants de Foucault tournant pour la caractérisation des matériaux composites à fibres de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast 3D eddy current computation in carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Crack Profile Reconstitution Using Arrayed Eddy Current Sensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of a voltage driven pulsed eddy current sensor for nondestructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’optimisation de l’exploitation des EMATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical simulation scheme for the optimization of electromagnetic acoustic transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EGLEA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MEM’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des contraintes générées par un EMAT dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISESC’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jijel, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une rigidité pour le couplage entre la MEF et la BEM dans le calcul du champ magnétostatique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Setif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION 3D SIMPLIFIÉE POUR L’ÉVALUATION NON DESTRUCTIVE DES MATÉRIAUX COMPOSITES ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes (FR), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03214027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation par méthodes intégrales des systèmes électromagnétiques en vue de leur contrôle et caractérisation – Application aux matériaux supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA, Maître de conférences HDR, Laboratoire GREEN, Université de Lorraine - Nancy - FRANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hocine-menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1962-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150871015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resistance Investigation of HTS Coated Conductors Carrying a Direct Current Exposed to Pulsed Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Touimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2026.3676264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25123001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of Superconducting Bulks in Applied Time-Varying Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.47. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat9040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Coil Architecture for Inductive Pulsed Power Supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3352652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations on the Parameters of a Synchronous Machine Prototype with High-Temperature Superconductor Armature Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Architecture of an Inductive Pulsed Power Supply Based on XRAM Meat-Grinder Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2023.3261741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of Flaws Detection in Multilayer HTS Tapes by Magnetothermal Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.233-240. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMMCT.2023.3275321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing of Multilayer HTS Tapes by Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3197382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for quality control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.1354101. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2022.1354101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for the magnetic field computation in thin shells -Application to the evaluation of ship magnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3062563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.143-147. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparative Study of Hybrid Propulsions for a River Ferry Operating on Short Cycles with High Power Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.631. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9060631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage récupératif sur un navire électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analytical Evaluation of the Efficiency and the Optimal Control of Conductive Fluids by Electromagnetic Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.153-159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM17011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Efficiency and Emissions of Small Ships by the Use of Hybrid Electrical Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the MHD modeling in low speed radial flux AC machines with air-gaps filled with conductive fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTROMAGNETIC CHARACTERIZATION OF ANISOTROPIC AND WEAKLY CONDUCTIVE MATERIALS BY USING RESONANT CIRCUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL14103003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFIED MODELING AND MEASUREMENT PROCEDURES FOR ELECTROMAGNETIC LAUNCHERS PERFORMANCES EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.189-198. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM13050510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences &amp; Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of a voltage driven pulsed eddy current sensor for the characterization of conductive plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization of the CFRPs anisotropic conductivity: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Model for 3-D Eddy Current Computation in Carbon Fiber Reinforced Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.756-763. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2102770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem in Nondestructive Testing Using Arrayed Eddy Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (9), pp.8696-8704. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100908696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of a rotating eddy current sensor for the characterization of carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Evaluation of the Conductivity Tensor of a CFRP Plate Using a Rotating Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Eddy Current Computation in Carbon-Fiber Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.1008-1011. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.1638-1641. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.914846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Renewable Energies in Global Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid AC losses modeling in superconducting coils made of HTS Tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism- ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-VIM Coupling for the Electromagnetic Field Modeling in High Temperature Superconductors Near Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Symposium on ELECTROMAGNETIC FIELDS (ISEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperatures Impact on the Performances of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par méthode d’intégrales de volume de supraconducteurs à haute température critique à proximité de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of high temperature superconductors near ferromagnetic materials by using the volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Superconductivity and Magnetism (ICSM 2024) / 2nd International Conference on Quantum Materials and Technologies (ICQMT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Ölüdeniz/Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Integral Model Using Fictitious Surface Currents For The Magnetic Field Modeling In Ferromagnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Electrical Engineering (ICAEE2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi Bel Abbès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de machines électriques supraconductrices par méthodes intégrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for their control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrodifferential modelling of the electromagnetic field in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations on the Structural Control of REBCO HTS Tapes Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique des rubans HTC multicouches en vue de leur contrôle à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Elmadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for electromagnetic field computation in thin shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage par récupération sur un navire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of recovery braking capacities on electric vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2535-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Series Hybrid Propulsion Chain for Small Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC'2017 - The 14th IEEE Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Propulsion Systems for Small Ship: Context and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2016 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and measurement strategies for electromagnetic coil gun launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2013- 9th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in laminated carbon fiber reinforced polymer composites (CFRPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EM IEEE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the eddy current nondestructive evaluation of the CFRPs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2009, 14th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of the conductivity tensor of a CFRP plate using a rotating eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem in nondestructive testing using arrayed eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’un capteur à courants de Foucault tournant pour la caractérisation des matériaux composites à fibres de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast 3D eddy current computation in carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Crack Profile Reconstitution Using Arrayed Eddy Current Sensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of a voltage driven pulsed eddy current sensor for nondestructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical simulation scheme for the optimization of electromagnetic acoustic transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EGLEA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’optimisation de l’exploitation des EMATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MEM’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des contraintes générées par un EMAT dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISESC’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jijel, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une rigidité pour le couplage entre la MEF et la BEM dans le calcul du champ magnétostatique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Setif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION 3D SIMPLIFIÉE POUR L’ÉVALUATION NON DESTRUCTIVE DES MATÉRIAUX COMPOSITES ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes (FR), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03214027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation par méthodes intégrales des systèmes électromagnétiques en vue de leur contrôle et caractérisation – Application aux matériaux supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15C1D0A2"/>
+    <w:nsid w:val="E9C35CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-menana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150871015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25123001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478418v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Aougbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Achour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3352652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat9040047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8040094" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3261741" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2023.3275321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3197382" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3062563" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bennabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060631" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17011006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gabillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281421" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL14103003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13050510" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud F&#233;liachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9623-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2102770" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100255" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthiau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100908696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010079" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012542" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdellah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914846" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottellet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212785v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verschae" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212789v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212794v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212791v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212797v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214004v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badidi Bouda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214007v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-menana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150871015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Aougbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Achour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Touimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3676264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25123001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat9040047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3352652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8040094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3261741" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2023.3275321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3197382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3062563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bennabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17011006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gabillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281421" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL14103003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13050510" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud F&#233;liachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9623-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100255" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212657v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2102770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthiau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100908696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010079" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdellah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212771v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981865v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottellet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212779v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212785v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verschae" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morvan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212799v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamidi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214004v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badidi Bouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214007v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411492v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>