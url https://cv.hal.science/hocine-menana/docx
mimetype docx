--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA, Maître de conférences HDR, Laboratoire GREEN, Université de Lorraine - Nancy - FRANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hocine-menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1962-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150871015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resistance Investigation of HTS Coated Conductors Carrying a Direct Current Exposed to Pulsed Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Touimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2026.3676264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25123001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of Superconducting Bulks in Applied Time-Varying Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.47. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat9040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Coil Architecture for Inductive Pulsed Power Supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3352652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations on the Parameters of a Synchronous Machine Prototype with High-Temperature Superconductor Armature Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Architecture of an Inductive Pulsed Power Supply Based on XRAM Meat-Grinder Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2023.3261741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of Flaws Detection in Multilayer HTS Tapes by Magnetothermal Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.233-240. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMMCT.2023.3275321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing of Multilayer HTS Tapes by Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3197382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for quality control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.1354101. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2022.1354101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for the magnetic field computation in thin shells -Application to the evaluation of ship magnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3062563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.143-147. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparative Study of Hybrid Propulsions for a River Ferry Operating on Short Cycles with High Power Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.631. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9060631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage récupératif sur un navire électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analytical Evaluation of the Efficiency and the Optimal Control of Conductive Fluids by Electromagnetic Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.153-159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM17011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Efficiency and Emissions of Small Ships by the Use of Hybrid Electrical Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the MHD modeling in low speed radial flux AC machines with air-gaps filled with conductive fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTROMAGNETIC CHARACTERIZATION OF ANISOTROPIC AND WEAKLY CONDUCTIVE MATERIALS BY USING RESONANT CIRCUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL14103003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFIED MODELING AND MEASUREMENT PROCEDURES FOR ELECTROMAGNETIC LAUNCHERS PERFORMANCES EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.189-198. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM13050510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences &amp; Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of a voltage driven pulsed eddy current sensor for the characterization of conductive plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization of the CFRPs anisotropic conductivity: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Model for 3-D Eddy Current Computation in Carbon Fiber Reinforced Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.756-763. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2102770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem in Nondestructive Testing Using Arrayed Eddy Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (9), pp.8696-8704. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100908696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of a rotating eddy current sensor for the characterization of carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Evaluation of the Conductivity Tensor of a CFRP Plate Using a Rotating Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Eddy Current Computation in Carbon-Fiber Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.1008-1011. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.1638-1641. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.914846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Renewable Energies in Global Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid AC losses modeling in superconducting coils made of HTS Tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism- ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-VIM Coupling for the Electromagnetic Field Modeling in High Temperature Superconductors Near Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Symposium on ELECTROMAGNETIC FIELDS (ISEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperatures Impact on the Performances of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par méthode d’intégrales de volume de supraconducteurs à haute température critique à proximité de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of high temperature superconductors near ferromagnetic materials by using the volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Superconductivity and Magnetism (ICSM 2024) / 2nd International Conference on Quantum Materials and Technologies (ICQMT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Ölüdeniz/Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Integral Model Using Fictitious Surface Currents For The Magnetic Field Modeling In Ferromagnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Electrical Engineering (ICAEE2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi Bel Abbès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de machines électriques supraconductrices par méthodes intégrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for their control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrodifferential modelling of the electromagnetic field in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations on the Structural Control of REBCO HTS Tapes Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique des rubans HTC multicouches en vue de leur contrôle à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Elmadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for electromagnetic field computation in thin shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage par récupération sur un navire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of recovery braking capacities on electric vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2535-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Series Hybrid Propulsion Chain for Small Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC'2017 - The 14th IEEE Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Propulsion Systems for Small Ship: Context and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2016 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and measurement strategies for electromagnetic coil gun launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2013- 9th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in laminated carbon fiber reinforced polymer composites (CFRPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EM IEEE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the eddy current nondestructive evaluation of the CFRPs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2009, 14th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of the conductivity tensor of a CFRP plate using a rotating eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem in nondestructive testing using arrayed eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’un capteur à courants de Foucault tournant pour la caractérisation des matériaux composites à fibres de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast 3D eddy current computation in carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Crack Profile Reconstitution Using Arrayed Eddy Current Sensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of a voltage driven pulsed eddy current sensor for nondestructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical simulation scheme for the optimization of electromagnetic acoustic transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EGLEA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’optimisation de l’exploitation des EMATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MEM’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des contraintes générées par un EMAT dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISESC’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jijel, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une rigidité pour le couplage entre la MEF et la BEM dans le calcul du champ magnétostatique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Setif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION 3D SIMPLIFIÉE POUR L’ÉVALUATION NON DESTRUCTIVE DES MATÉRIAUX COMPOSITES ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes (FR), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03214027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation par méthodes intégrales des systèmes électromagnétiques en vue de leur contrôle et caractérisation – Application aux matériaux supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA, Maître de conférences HDR, Laboratoire GREEN, Université de Lorraine - Nancy - FRANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hocine-menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1962-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150871015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resistance Investigation of HTS Coated Conductors Carrying a Direct Current Exposed to Pulsed Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Touimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2026.3676264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25123001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Coil Architecture for Inductive Pulsed Power Supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3352652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of Superconducting Bulks in Applied Time-Varying Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.47. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat9040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Architecture of an Inductive Pulsed Power Supply Based on XRAM Meat-Grinder Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2023.3261741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of Flaws Detection in Multilayer HTS Tapes by Magnetothermal Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.233-240. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMMCT.2023.3275321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations on the Parameters of a Synchronous Machine Prototype with High-Temperature Superconductor Armature Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing of Multilayer HTS Tapes by Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3197382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for quality control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.1354101. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2022.1354101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.143-147. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparative Study of Hybrid Propulsions for a River Ferry Operating on Short Cycles with High Power Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.631. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9060631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for the magnetic field computation in thin shells -Application to the evaluation of ship magnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3062563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage récupératif sur un navire électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Efficiency and Emissions of Small Ships by the Use of Hybrid Electrical Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analytical Evaluation of the Efficiency and the Optimal Control of Conductive Fluids by Electromagnetic Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.153-159. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM17011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the MHD modeling in low speed radial flux AC machines with air-gaps filled with conductive fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTROMAGNETIC CHARACTERIZATION OF ANISOTROPIC AND WEAKLY CONDUCTIVE MATERIALS BY USING RESONANT CIRCUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL14103003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFIED MODELING AND MEASUREMENT PROCEDURES FOR ELECTROMAGNETIC LAUNCHERS PERFORMANCES EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.189-198. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM13050510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences &amp; Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Model for 3-D Eddy Current Computation in Carbon Fiber Reinforced Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.756-763. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2102770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization of the CFRPs anisotropic conductivity: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of a voltage driven pulsed eddy current sensor for the characterization of conductive plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of a rotating eddy current sensor for the characterization of carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Evaluation of the Conductivity Tensor of a CFRP Plate Using a Rotating Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem in Nondestructive Testing Using Arrayed Eddy Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (9), pp.8696-8704. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100908696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Eddy Current Computation in Carbon-Fiber Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.1008-1011. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.1638-1641. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.914846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Modeling Superconducting Machines by Using Volume Integral Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Superconductivity and Magnetism - "ICSM2026" and the 4th International Conference on Quantum Materials and Technologies - "ICQMT2026"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Ölüdeniz-Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperatures Impact on the Performances of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-VIM Coupling for the Electromagnetic Field Modeling in High Temperature Superconductors Near Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Symposium on ELECTROMAGNETIC FIELDS (ISEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Renewable Energies in Global Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid AC losses modeling in superconducting coils made of HTS Tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism- ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of high temperature superconductors near ferromagnetic materials by using the volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Superconductivity and Magnetism (ICSM 2024) / 2nd International Conference on Quantum Materials and Technologies (ICQMT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Ölüdeniz/Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Integral Model Using Fictitious Surface Currents For The Magnetic Field Modeling In Ferromagnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Electrical Engineering (ICAEE2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi Bel Abbès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par méthode d’intégrales de volume de supraconducteurs à haute température critique à proximité de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de machines électriques supraconductrices par méthodes intégrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrodifferential modelling of the electromagnetic field in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for their control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations on the Structural Control of REBCO HTS Tapes Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Elmadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique des rubans HTC multicouches en vue de leur contrôle à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for electromagnetic field computation in thin shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage par récupération sur un navire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of recovery braking capacities on electric vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2535-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Series Hybrid Propulsion Chain for Small Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC'2017 - The 14th IEEE Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Propulsion Systems for Small Ship: Context and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2016 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and measurement strategies for electromagnetic coil gun launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2013- 9th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in laminated carbon fiber reinforced polymer composites (CFRPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EM IEEE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of the conductivity tensor of a CFRP plate using a rotating eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the eddy current nondestructive evaluation of the CFRPs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2009, 14th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem in nondestructive testing using arrayed eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast 3D eddy current computation in carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’un capteur à courants de Foucault tournant pour la caractérisation des matériaux composites à fibres de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Crack Profile Reconstitution Using Arrayed Eddy Current Sensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of a voltage driven pulsed eddy current sensor for nondestructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’optimisation de l’exploitation des EMATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical simulation scheme for the optimization of electromagnetic acoustic transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EGLEA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MEM’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des contraintes générées par un EMAT dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISESC’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jijel, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une rigidité pour le couplage entre la MEF et la BEM dans le calcul du champ magnétostatique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Setif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION 3D SIMPLIFIÉE POUR L’ÉVALUATION NON DESTRUCTIVE DES MATÉRIAUX COMPOSITES ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes (FR), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03214027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation par méthodes intégrales des systèmes électromagnétiques en vue de leur contrôle et caractérisation – Application aux matériaux supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9C35CE4"/>
+    <w:nsid w:val="131AC572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-menana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150871015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Aougbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Achour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Touimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3676264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25123001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat9040047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3352652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8040094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3261741" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2023.3275321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3197382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3062563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bennabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17011006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gabillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281421" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL14103003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13050510" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud F&#233;liachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9623-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100255" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212657v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2102770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthiau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100908696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010079" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdellah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212771v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981865v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottellet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212779v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212785v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verschae" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morvan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212799v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamidi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214004v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badidi Bouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214007v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411492v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-menana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150871015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Aougbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Achour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Touimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3676264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25123001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3352652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat9040047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3261741" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2023.3275321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8040094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3197382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bennabi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060631" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3062563" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17011006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gabillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281421" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL14103003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13050510" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2102770" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100255" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud F&#233;liachi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9623-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010079" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthiau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100908696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdellah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottellet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212782v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212787v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verschae" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212791v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212800v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214004v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamidi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badidi Bouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214007v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>