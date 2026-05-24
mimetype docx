--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA, Maître de conférences HDR, Laboratoire GREEN, Université de Lorraine - Nancy - FRANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hocine-menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1962-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150871015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resistance Investigation of HTS Coated Conductors Carrying a Direct Current Exposed to Pulsed Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Touimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2026.3676264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25123001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Coil Architecture for Inductive Pulsed Power Supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3352652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of Superconducting Bulks in Applied Time-Varying Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.47. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat9040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Architecture of an Inductive Pulsed Power Supply Based on XRAM Meat-Grinder Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2023.3261741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of Flaws Detection in Multilayer HTS Tapes by Magnetothermal Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.233-240. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMMCT.2023.3275321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations on the Parameters of a Synchronous Machine Prototype with High-Temperature Superconductor Armature Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing of Multilayer HTS Tapes by Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3197382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for quality control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.1354101. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2022.1354101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.143-147. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparative Study of Hybrid Propulsions for a River Ferry Operating on Short Cycles with High Power Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.631. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9060631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for the magnetic field computation in thin shells -Application to the evaluation of ship magnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3062563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage récupératif sur un navire électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Efficiency and Emissions of Small Ships by the Use of Hybrid Electrical Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analytical Evaluation of the Efficiency and the Optimal Control of Conductive Fluids by Electromagnetic Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.153-159. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM17011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the MHD modeling in low speed radial flux AC machines with air-gaps filled with conductive fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTROMAGNETIC CHARACTERIZATION OF ANISOTROPIC AND WEAKLY CONDUCTIVE MATERIALS BY USING RESONANT CIRCUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL14103003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFIED MODELING AND MEASUREMENT PROCEDURES FOR ELECTROMAGNETIC LAUNCHERS PERFORMANCES EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.189-198. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM13050510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences &amp; Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Model for 3-D Eddy Current Computation in Carbon Fiber Reinforced Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.756-763. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2102770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization of the CFRPs anisotropic conductivity: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of a voltage driven pulsed eddy current sensor for the characterization of conductive plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of a rotating eddy current sensor for the characterization of carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Evaluation of the Conductivity Tensor of a CFRP Plate Using a Rotating Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem in Nondestructive Testing Using Arrayed Eddy Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (9), pp.8696-8704. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100908696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Eddy Current Computation in Carbon-Fiber Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.1008-1011. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.1638-1641. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.914846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Modeling Superconducting Machines by Using Volume Integral Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Superconductivity and Magnetism - "ICSM2026" and the 4th International Conference on Quantum Materials and Technologies - "ICQMT2026"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Ölüdeniz-Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperatures Impact on the Performances of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-VIM Coupling for the Electromagnetic Field Modeling in High Temperature Superconductors Near Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Symposium on ELECTROMAGNETIC FIELDS (ISEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Renewable Energies in Global Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid AC losses modeling in superconducting coils made of HTS Tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism- ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of high temperature superconductors near ferromagnetic materials by using the volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Superconductivity and Magnetism (ICSM 2024) / 2nd International Conference on Quantum Materials and Technologies (ICQMT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Ölüdeniz/Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Integral Model Using Fictitious Surface Currents For The Magnetic Field Modeling In Ferromagnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Electrical Engineering (ICAEE2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi Bel Abbès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par méthode d’intégrales de volume de supraconducteurs à haute température critique à proximité de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de machines électriques supraconductrices par méthodes intégrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrodifferential modelling of the electromagnetic field in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for their control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations on the Structural Control of REBCO HTS Tapes Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Elmadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique des rubans HTC multicouches en vue de leur contrôle à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for electromagnetic field computation in thin shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage par récupération sur un navire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of recovery braking capacities on electric vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2535-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Series Hybrid Propulsion Chain for Small Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC'2017 - The 14th IEEE Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Propulsion Systems for Small Ship: Context and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2016 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and measurement strategies for electromagnetic coil gun launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2013- 9th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in laminated carbon fiber reinforced polymer composites (CFRPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EM IEEE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of the conductivity tensor of a CFRP plate using a rotating eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the eddy current nondestructive evaluation of the CFRPs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2009, 14th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem in nondestructive testing using arrayed eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast 3D eddy current computation in carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’un capteur à courants de Foucault tournant pour la caractérisation des matériaux composites à fibres de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Crack Profile Reconstitution Using Arrayed Eddy Current Sensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of a voltage driven pulsed eddy current sensor for nondestructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’optimisation de l’exploitation des EMATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical simulation scheme for the optimization of electromagnetic acoustic transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EGLEA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MEM’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des contraintes générées par un EMAT dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISESC’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jijel, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une rigidité pour le couplage entre la MEF et la BEM dans le calcul du champ magnétostatique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Setif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION 3D SIMPLIFIÉE POUR L’ÉVALUATION NON DESTRUCTIVE DES MATÉRIAUX COMPOSITES ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes (FR), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03214027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation par méthodes intégrales des systèmes électromagnétiques en vue de leur contrôle et caractérisation – Application aux matériaux supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Hocine MENANA, Maître de conférences HDR, Laboratoire GREEN, Université de Lorraine - Nancy - FRANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hocine-menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1962-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150871015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resistance Investigation of HTS Coated Conductors Carrying a Direct Current Exposed to Pulsed Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Touimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2026.3676264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25123001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of Superconducting Bulks in Applied Time-Varying Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.47. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat9040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Coil Architecture for Inductive Pulsed Power Supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3352652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations on the Parameters of a Synchronous Machine Prototype with High-Temperature Superconductor Armature Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Architecture of an Inductive Pulsed Power Supply Based on XRAM Meat-Grinder Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2023.3261741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of Flaws Detection in Multilayer HTS Tapes by Magnetothermal Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.233-240. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMMCT.2023.3275321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing of Multilayer HTS Tapes by Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3197382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for quality control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.1354101. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2022.1354101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for the magnetic field computation in thin shells -Application to the evaluation of ship magnetic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3062563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.143-147. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparative Study of Hybrid Propulsions for a River Ferry Operating on Short Cycles with High Power Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.631. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9060631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage récupératif sur un navire électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analytical Evaluation of the Efficiency and the Optimal Control of Conductive Fluids by Electromagnetic Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.153-159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM17011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Efficiency and Emissions of Small Ships by the Use of Hybrid Electrical Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the MHD modeling in low speed radial flux AC machines with air-gaps filled with conductive fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTROMAGNETIC CHARACTERIZATION OF ANISOTROPIC AND WEAKLY CONDUCTIVE MATERIALS BY USING RESONANT CIRCUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL14103003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFIED MODELING AND MEASUREMENT PROCEDURES FOR ELECTROMAGNETIC LAUNCHERS PERFORMANCES EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.189-198. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM13050510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences &amp; Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of a voltage driven pulsed eddy current sensor for the characterization of conductive plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization of the CFRPs anisotropic conductivity: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Model for 3-D Eddy Current Computation in Carbon Fiber Reinforced Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.756-763. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2102770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problem in Nondestructive Testing Using Arrayed Eddy Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (9), pp.8696-8704. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100908696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of a rotating eddy current sensor for the characterization of carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive Evaluation of the Conductivity Tensor of a CFRP Plate Using a Rotating Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Eddy Current Computation in Carbon-Fiber Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.1008-1011. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.1638-1641. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.914846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Modeling Superconducting Machines by Using Volume Integral Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Superconductivity and Magnetism - "ICSM2026" and the 4th International Conference on Quantum Materials and Technologies - "ICQMT2026"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Ölüdeniz-Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid AC losses modeling in superconducting coils made of HTS Tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism- ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Renewable Energies in Global Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Fast Numerical Model for AC Losses Evaluation in Superconducting Coils made of HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperatures Impact on the Performances of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIM-VIM Coupling for the Electromagnetic Field Modeling in High Temperature Superconductors Near Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Symposium on ELECTROMAGNETIC FIELDS (ISEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses Modeling in ReBCO Superconducting Coils Using the Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025, the 25th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par méthode d’intégrales de volume de supraconducteurs à haute température critique à proximité de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of high temperature superconductors near ferromagnetic materials by using the volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Superconductivity and Magnetism (ICSM 2024) / 2nd International Conference on Quantum Materials and Technologies (ICQMT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Ölüdeniz/Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Integral Model Using Fictitious Surface Currents For The Magnetic Field Modeling In Ferromagnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Aougbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Electrical Engineering (ICAEE2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi Bel Abbès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computation in Electromagnetics - CEM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de machines électriques supraconductrices par méthodes intégrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrodifferential modelling of the electromagnetic field in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for their control at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations on the Structural Control of REBCO HTS Tapes Using Eddy Current Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique des rubans HTC multicouches en vue de leur contrôle à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Elmadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Alitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Takorabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM-BEM coupling for electromagnetic field computation in thin shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des capacités de freinage par récupération sur un navire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of recovery braking capacities on electric vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2535-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Series Hybrid Propulsion Chain for Small Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC'2017 - The 14th IEEE Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Propulsion Systems for Small Ship: Context and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2016 - International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and measurement strategies for electromagnetic coil gun launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2013- 9th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in laminated carbon fiber reinforced polymer composites (CFRPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EM IEEE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the eddy current nondestructive evaluation of the CFRPs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2009, 14th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of the conductivity tensor of a CFRP plate using a rotating eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem in nondestructive testing using arrayed eddy current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 14th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast 3D eddy current computation in carbon fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants de Foucault dans un matériau composite en vue de la caractérisation de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’un capteur à courants de Foucault tournant pour la caractérisation des matériaux composites à fibres de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Crack Profile Reconstitution Using Arrayed Eddy Current Sensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Ideal Crack Model for an Arrayed Eddy Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of a voltage driven pulsed eddy current sensor for nondestructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical simulation scheme for the optimization of electromagnetic acoustic transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EGLEA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’optimisation de l’exploitation des EMATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des courants induits dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MEM’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des contraintes générées par un EMAT dans une tôle mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badidi Bouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISESC’05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jijel, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une rigidité pour le couplage entre la MEF et la BEM dans le calcul du champ magnétostatique pour une tôle mince perméable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGE’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Setif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION 3D SIMPLIFIÉE POUR L’ÉVALUATION NON DESTRUCTIVE DES MATÉRIAUX COMPOSITES ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes (FR), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03214027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation par méthodes intégrales des systèmes électromagnétiques en vue de leur contrôle et caractérisation – Application aux matériaux supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="131AC572"/>
+    <w:nsid w:val="4A0F895E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-menana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150871015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Aougbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Achour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Touimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3676264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25123001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3352652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat9040047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3261741" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2023.3275321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8040094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3197382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bennabi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060631" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3062563" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17011006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gabillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281421" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL14103003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13050510" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2102770" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100255" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud F&#233;liachi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9623-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010079" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthiau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100908696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdellah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottellet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212782v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212787v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verschae" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212791v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212800v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214004v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamidi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badidi Bouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214007v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hocine-menana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150871015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Aougbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Achour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Touimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3676264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25123001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat9040047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3352652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8040094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3261741" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2023.3275321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3197382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3062563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bennabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17011006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gabillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281421" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL14103003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13050510" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud F&#233;liachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9623-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100255" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212657v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2102770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthiau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100908696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010079" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdellah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065679v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155219v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165331v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212771v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nottellet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212787v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verschae" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212789v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212791v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212799v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212802v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamidi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badidi Bouda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214007v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>