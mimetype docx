--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -459,226 +459,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches outillées pour l'étude des noms sous-spécifiés ou noms capsules</w:t>
+                <w:t xml:space="preserve">Analyse contrastive des noms sous-spécifiés à l’oral et à l’écrit à partir d’une extraction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219 (3), pp.117-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.219.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873509v1</w:t>
+                <w:t xml:space="preserve">hal-03559965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive des noms sous-spécifiés à l’oral et à l’écrit à partir d’une extraction automatique</w:t>
+                <w:t xml:space="preserve">Approches outillées pour l'étude des noms sous-spécifiés ou noms capsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.44-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.219.0117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03559965v1</w:t>
+                <w:t xml:space="preserve">hal-02873509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t>
               </w:r>
@@ -1207,325 +1207,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ressource ANNODIS, un corpus enrichi d'annotations discursives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stergos Afantenos</w:t>
+                <w:t xml:space="preserve">Caractérisation des échanges entre patients et médecins : approche outillée d'un corpus de consultations médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Asher</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (3), pp.71-101</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00935201v1</w:t>
+                <w:t xml:space="preserve">halshs-00953406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subjectivité à travers les médias : étude comparée de les médias participatifs et de la presse traditionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ressource ANNODIS, un corpus enrichi d'annotations discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergos Afantenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Küppers</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.179-199</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (3), pp.71-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976367v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges entre patients et médecins : approche outillée d'un corpus de consultations médicales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La subjectivité à travers les médias : étude comparée de les médias participatifs et de la presse traditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 10, pp.137-154</w:t>
+              <w:t xml:space="preserve">, 2011, 10, pp.179-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00953406v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven study of temporal adverbials as discourse segmentation markers</w:t>
               </w:r>
@@ -1736,122 +1736,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message du troisième type : irruption d'un tiers dans un dialogue en ligne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre des élèves en explorant leurs devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Forum de la recherche, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627600v1</w:t>
+                <w:t xml:space="preserve">hal-04427196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens de la famille : analyse du vocabulaire de la parenté par les plongements de mots</w:t>
               </w:r>
@@ -1939,1006 +1913,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre des élèves en explorant leurs devoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Message du troisième type : irruption d'un tiers dans un dialogue en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la recherche, 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427196v1</w:t>
+                <w:t xml:space="preserve">hal-04627600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510895v1</w:t>
+                <w:t xml:space="preserve">hal-04279970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
+                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510913v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the main characters in narratives written by pupils with referential continuity ties annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Discourse Markers Theories and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludivine Crible, May 2023, Paris Diderot, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584790v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04212830v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the main characters in narratives written by pupils with referential continuity ties annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sahut</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference Discourse Markers Theories and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludivine Crible, May 2023, Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279970v1</w:t>
+                <w:t xml:space="preserve">hal-04584790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338587v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04212830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t>
+                <w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337479v1</w:t>
+                <w:t xml:space="preserve">hal-03513356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t>
+                <w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560048v1</w:t>
+                <w:t xml:space="preserve">hal-03560021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
+                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
+              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560038v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining annotated corpora for coreference chains pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2967,1080 +2928,1119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
+                <w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560281v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t>
+              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513356v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560021v1</w:t>
+                <w:t xml:space="preserve">hal-03337479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E:Calm Resource: a Resource for Studying Texts Produced by French Pupils and Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Bois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4327-4332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560385v1</w:t>
+                <w:t xml:space="preserve">hal-02868859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Mohamed Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028137v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890989v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
+              <w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091629v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E:Calm Resource: a Resource for Studying Texts Produced by French Pupils and Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Fleury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4327-4332</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868859v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">évolex: à la croisée du TAL et de la psycholinguistique</w:t>
+                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+                <w:t xml:space="preserve">Veronika Laippala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cepel, Cercle Étudiant Pour l'Étude du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047636v1</w:t>
+                <w:t xml:space="preserve">hal-03560259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
+                <w:t xml:space="preserve">évolex: à la croisée du TAL et de la psycholinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Laippala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cepel, Cercle Étudiant Pour l'Étude du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560259v1</w:t>
+                <w:t xml:space="preserve">hal-02047636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ResolCo un corpus de manuscrits d'élèves et d'étudiants pour l'étude de la cohérence</w:t>
               </w:r>
@@ -4141,1278 +4141,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910664v1</w:t>
+                <w:t xml:space="preserve">hal-01881336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata and interactional features in the WikiDisc Corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fostering linguistic studies on Wikipedia discussions. Multilingual corpus building, annotation and exploration tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048839v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metadata and interactional features in the WikiDisc Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fostering linguistic studies on Wikipedia discussions. Multilingual corpus building, annotation and exploration tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048841v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du caractère sous-spécifié des Noms Sous-Spécifiés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les noms sous-spécifiés en français : du lexique au discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047663v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du caractère sous-spécifié des Noms Sous-Spécifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les noms sous-spécifiés en français : du lexique au discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044265v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881336v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Wikipedia Corpus The WikiTalk Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t>
+              <w:t xml:space="preserve">Integrating a new type of language resource into the Digital Humanities landscape: French-German colloquium on standards for corpora of computer-mediated communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918880v1</w:t>
+                <w:t xml:space="preserve">hal-02048843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Wikipedia Corpus The WikiTalk Corpus</w:t>
+                <w:t xml:space="preserve">LITL at CLEF eHealth2017: automatic classication of death reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Birski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bourriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating a new type of language resource into the Digital Humanities landscape: French-German colloquium on standards for corpora of computer-mediated communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Essen, Germany</w:t>
+              <w:t xml:space="preserve">CLEF eHealth 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048843v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CerLICO, « Accord, non accord et… désaccord »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LITL at CLEF eHealth2017: automatic classication of death reports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beisswenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Birski</w:t>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Boudraa</w:t>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bourriot</w:t>
+                <w:t xml:space="preserve">Holger Grumt Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF eHealth 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702705v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anti­correcteur : outil d'évaluation positive de l'orthographe et de la grammaire</w:t>
+                <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentine Delbar</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Laippala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.333-341</w:t>
+              <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378351v1</w:t>
+                <w:t xml:space="preserve">hal-01378349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
+                <w:t xml:space="preserve">L'anti­correcteur : outil d'évaluation positive de l'orthographe et de la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Delbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.333-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378349v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITL at CLEF eHealth2016: recognizing entities in French biomedical documents</w:t>
               </w:r>
@@ -5517,260 +5517,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes méthodologhiques posés par l'annotation discursives de textes d'élèves.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cadre fédérateur de représentation des données et indices issus des forum de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bonnemaison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bras</w:t>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazar Chahbandarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du groupe Ecriture Scolaire (laboratoire CLESTHIA, Paris 3) : Analyser informatiquement des grands corpus d'écrits scolaires : problèmes de transcription, d'annotation et de traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Bringay (LIRMM Montpellier); Jean Charlet (INSERM APHP Paris 6); Marie-Christine Jaulent (CRC Jussieu); Lina Soualmia (LITIS Rouen); Nathalie Souf (IRIT Toulouse); Lynda Tamine Lechani (IRIT Toulouse), Jun 2015, Rennes, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326830v1</w:t>
+                <w:t xml:space="preserve">hal-03209317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre fédérateur de représentation des données et indices issus des forum de santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghazar Chahbandarian</w:t>
+                <w:t xml:space="preserve">Problèmes méthodologhiques posés par l'annotation discursives de textes d'élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bonnemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Bringay (LIRMM Montpellier); Jean Charlet (INSERM APHP Paris 6); Marie-Christine Jaulent (CRC Jussieu); Lina Soualmia (LITIS Rouen); Nathalie Souf (IRIT Toulouse); Lynda Tamine Lechani (IRIT Toulouse), Jun 2015, Rennes, France. pp.43-48</w:t>
+              <w:t xml:space="preserve">Journée d'études du groupe Ecriture Scolaire (laboratoire CLESTHIA, Paris 3) : Analyser informatiquement des grands corpus d'écrits scolaires : problèmes de transcription, d'annotation et de traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209317v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanger sur sa santé : apport de la linguistique pour l'analyse des forums de santé</w:t>
               </w:r>
@@ -5838,51 +5838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discussions Wikipedia : un corpus pour caractériser le genre « discussion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Days: Social Media and CMC Corpora for the eHumanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA; Université de Rennes, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6255,125 +6255,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AphasiaBank : une base de données translinguistique de corpus aphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International conference: NeuroPsychoLinguistic Perspectives on Aphasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953728v1</w:t>
+                <w:t xml:space="preserve">hal-02048994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANNODIS : une ressource pour l'identification de systèmes de marqueurs du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6389,497 +6389,497 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et TAL : des modèles linguistiques aux applications -- JAD'12, Journée d'étude organisée sous l'égide de l'ATALA et de la revue Discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976087v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00953728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphasiaBank : une base de données translinguistique de corpus aphasiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergos Afantenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Sahraoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference: NeuroPsychoLinguistic Perspectives on Aphasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048994v1</w:t>
+                <w:t xml:space="preserve">hal-00976087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en pratique pour l'écrit : Expérience d'annotation discursive de textes écrits</w:t>
+                <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">école thématique CNRS : annotation de données langagières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983384v1</w:t>
+                <w:t xml:space="preserve">halshs-00953561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
+                <w:t xml:space="preserve">Mise en pratique pour l'écrit : Expérience d'annotation discursive de textes écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">école thématique CNRS : annotation de données langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953561v1</w:t>
+                <w:t xml:space="preserve">hal-00983384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus de presse francophone pour l'étude de l'impact d'Internet sur les pratiques langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6911,122 +6911,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
+                <w:t xml:space="preserve">Does Internet initiate new genres? the case of printed newspapers, their online versions and citizen press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
+              <w:t xml:space="preserve">IVACS 2010 : Connecting Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00509189v1</w:t>
+                <w:t xml:space="preserve">hal-00983059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the signalling of multi-level discourse structures</w:t>
               </w:r>
@@ -7114,215 +7101,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private State in Public Media: Subjectivity in French Traditional and Online News</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Computational Approaches to Subjectivity and Sentiment Analysis (WASSA), ECAI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.22-29</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983040v1</w:t>
+                <w:t xml:space="preserve">halshs-00509189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Internet initiate new genres? the case of printed newspapers, their online versions and citizen press</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Private State in Public Media: Subjectivity in French Traditional and Online News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Küppers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVACS 2010 : Connecting Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st Workshop on Computational Approaches to Subjectivity and Sentiment Analysis (WASSA), ECAI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983059v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indices aux marqueurs : méthodes de découverte de marqueurs discursifs complexes</w:t>
+                <w:t xml:space="preserve">Corpus annotation of macro discourse structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
@@ -7340,142 +7340,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International conference on corpus linguistics (CILC-09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982862v1</w:t>
+                <w:t xml:space="preserve">hal-00976352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7511,51 +7511,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus annotation of macro discourse structures</w:t>
+                <w:t xml:space="preserve">Des indices aux marqueurs : méthodes de découverte de marqueurs discursifs complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
@@ -7573,73 +7573,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on corpus linguistics (CILC-09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976352v1</w:t>
+                <w:t xml:space="preserve">hal-00982862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A top-down approach to discourse-level annotation</w:t>
               </w:r>
@@ -7952,197 +7952,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects méthodologiques d'une étude de la fonction discursive des titres en corpus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche discursive et approche syntaxique des circonstants en corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, ., France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001227v1</w:t>
+                <w:t xml:space="preserve">sic_00001226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche discursive et approche syntaxique des circonstants en corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques aspects méthodologiques d'une étude de la fonction discursive des titres en corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop ATALA "Modelling and describing discourse organisation in the age of the digital document"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, ., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Frérot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">sic_00001226v1</w:t>
+                <w:t xml:space="preserve">sic_00001227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation discursive pour la navigation intradocumentaire : cadres temporels et spatiaux dans l'information géographique</w:t>
               </w:r>
@@ -8279,277 +8279,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+                <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047651v1</w:t>
+                <w:t xml:space="preserve">hal-02291192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+                <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291192v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus DiscoWiki: Un corpus de Discussions Conflictuelles du Wikipédia francophone</w:t>
               </w:r>
@@ -8630,77 +8630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANNODIS : une approche outillée de l’annotation de structures discursives (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Pery-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9106,109 +9106,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a comparable corpus of online discussions on Wikipedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To each their own truth: Epistemic regimes on Wikipedia talk pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.12-44, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
+              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.235-262, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.121.01hod⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/scl.121.09car⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916417v1</w:t>
+                <w:t xml:space="preserve">hal-04916484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring interactions in Wikipedia talk pages</w:t>
               </w:r>
@@ -9300,148 +9339,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To each their own truth: Epistemic regimes on Wikipedia talk pages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a comparable corpus of online discussions on Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.235-262, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
+              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.12-44, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.121.09car⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/scl.121.01hod⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916484v1</w:t>
+                <w:t xml:space="preserve">hal-04916417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear approach of chain composition</w:t>
               </w:r>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Wikipedia talk pages for conflict detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9695,51 +9695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus WikiDisc : ressource pour la caractérisation des discussions en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wigham, Ciara R.; Ledegen, Gudrun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9781,51 +9781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANNODIS and related projects: case studies on the annotation of discourse structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9833,51 +9833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nancy Ide; James Pustejovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t>
@@ -10076,64 +10076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10346,51 +10346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10918,51 +10918,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de JEP-TALN-RECITAL 2024. Actes des 35èmes Journées d'Études sur la Parole</w:t>
+                <w:t xml:space="preserve">Actes de JEP-TALN-RECITAL 2024. 31ème Conférence sur le Traitement Automatique des Langues Naturelles, volume 1 : articles longs et prises de position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihed Bendahman</w:t>
@@ -10997,97 +10997,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. ATALA &amp; AFPC, 2024</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA &amp; AFPC, pp.1--740, 2024, 978-2-917490-37-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623053v1</w:t>
+                <w:t xml:space="preserve">hal-04623005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de JEP-TALN-RECITAL 2024. 31ème Conférence sur le Traitement Automatique des Langues Naturelles, volume 2 : traductions d'articles publiés</w:t>
+                <w:t xml:space="preserve">Actes de JEP-TALN-RECITAL 2024. Actes des 35èmes Journées d'Études sur la Parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihed Bendahman</w:t>
@@ -11122,97 +11122,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA &amp; AFPC, pp.1--22, 2024, 978-2- 917490-39-6</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. ATALA &amp; AFPC, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622991v1</w:t>
+                <w:t xml:space="preserve">hal-04623053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de JEP-TALN-RECITAL 2024. 31ème Conférence sur le Traitement Automatique des Langues Naturelles, volume 1 : articles longs et prises de position</w:t>
+                <w:t xml:space="preserve">Actes de JEP-TALN-RECITAL 2024. 31ème Conférence sur le Traitement Automatique des Langues Naturelles, volume 2 : traductions d'articles publiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihed Bendahman</w:t>
@@ -11251,69 +11251,69 @@
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ATALA &amp; AFPC, pp.1--740, 2024, 978-2-917490-37-2</w:t>
+              <w:t xml:space="preserve">, ATALA &amp; AFPC, pp.1--22, 2024, 978-2- 917490-39-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623005v1</w:t>
+                <w:t xml:space="preserve">hal-04622991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de JEP-TALN-RECITAL 2024. Actes de la 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
               </w:r>
@@ -11708,51 +11708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11A075BC"/>
+    <w:nsid w:val="8CD30743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11939,51 +11939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hodaclm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2594-8300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121189902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897593v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00068.wau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#252;ppers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.5952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Birski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boudraa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonnemaison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#252;ppers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983059v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916417v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.01hod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9789402408799" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176747v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02047660v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02021073v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Bendahman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622991v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623005v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hodaclm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2594-8300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121189902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897593v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00068.wau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#252;ppers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.5952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Birski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boudraa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourriot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonnemaison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#252;ppers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916417v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.01hod" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9789402408799" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176747v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02047660v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02021073v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623005v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Bendahman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>