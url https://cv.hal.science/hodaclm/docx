--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -978,554 +978,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01483800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical approach to the signalling of enumerative structures</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10, (publication en ligne)</w:t>
+              <w:t xml:space="preserve">, 2012, 10, http://discours.revues.org/8598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954182v1</w:t>
+                <w:t xml:space="preserve">hal-00730361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
+                <w:t xml:space="preserve">An empirical approach to the signalling of enumerative structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10, http://discours.revues.org/8598</w:t>
+              <w:t xml:space="preserve">, 2012, 10, (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730361v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges entre patients et médecins : approche outillée d'un corpus de consultations médicales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">La ressource ANNODIS, un corpus enrichi d'annotations discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergos Afantenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.137-154</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (3), pp.71-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953406v1</w:t>
+                <w:t xml:space="preserve">halshs-00935201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ressource ANNODIS, un corpus enrichi d'annotations discursives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La subjectivité à travers les médias : étude comparée de les médias participatifs et de la presse traditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Asher</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (3), pp.71-101</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.179-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00935201v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subjectivité à travers les médias : étude comparée de les médias participatifs et de la presse traditionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des échanges entre patients et médecins : approche outillée d'un corpus de consultations médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Küppers</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 10, pp.179-199</w:t>
+              <w:t xml:space="preserve">, 2011, 10, pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976367v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00953406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven study of temporal adverbials as discourse segmentation markers</w:t>
               </w:r>
@@ -2008,912 +2008,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279970v1</w:t>
+                <w:t xml:space="preserve">hal-04510913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
+                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338587v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the main characters in narratives written by pupils with referential continuity ties annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">International Conference Discourse Markers Theories and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludivine Crible, May 2023, Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510913v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510895v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04212830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the main characters in narratives written by pupils with referential continuity ties annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Discourse Markers Theories and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludivine Crible, May 2023, Paris Diderot, France</w:t>
+              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584790v1</w:t>
+                <w:t xml:space="preserve">hal-04338587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
+                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04212830v1</w:t>
+                <w:t xml:space="preserve">hal-04279970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t>
+              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513356v1</w:t>
+                <w:t xml:space="preserve">hal-03560281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t>
+                <w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560021v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
+                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560281v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining annotated corpora for coreference chains pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,1162 +2954,1136 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560048v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560038v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
+              <w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337479v1</w:t>
+                <w:t xml:space="preserve">hal-03560021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E:Calm Resource: a Resource for Studying Texts Produced by French Pupils and Students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Fleury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roxane Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Mohamed Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4327-4332</w:t>
+              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868859v1</w:t>
+                <w:t xml:space="preserve">hal-03560385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560385v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028137v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Balvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890989v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Balvet</w:t>
+                <w:t xml:space="preserve">E:Calm Resource: a Resource for Studying Texts Produced by French Pupils and Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4327-4332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091629v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
+                <w:t xml:space="preserve">évolex: à la croisée du TAL et de la psycholinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Laippala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cepel, Cercle Étudiant Pour l'Étude du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560259v1</w:t>
+                <w:t xml:space="preserve">hal-02047636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">évolex: à la croisée du TAL et de la psycholinguistique</w:t>
+                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+                <w:t xml:space="preserve">Veronika Laippala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cepel, Cercle Étudiant Pour l'Étude du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047636v1</w:t>
+                <w:t xml:space="preserve">hal-03560259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ResolCo un corpus de manuscrits d'élèves et d'étudiants pour l'étude de la cohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,950 +4141,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881336v1</w:t>
+                <w:t xml:space="preserve">hal-01910664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metadata and interactional features in the WikiDisc Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fostering linguistic studies on Wikipedia discussions. Multilingual corpus building, annotation and exploration tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910664v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata and interactional features in the WikiDisc Corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fostering linguistic studies on Wikipedia discussions. Multilingual corpus building, annotation and exploration tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048839v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du caractère sous-spécifié des Noms Sous-Spécifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les noms sous-spécifiés en français : du lexique au discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048841v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du caractère sous-spécifié des Noms Sous-Spécifiés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les noms sous-spécifiés en français : du lexique au discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047663v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
+                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lola Danet</w:t>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044265v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Wikipedia Corpus The WikiTalk Corpus</w:t>
+                <w:t xml:space="preserve">LITL at CLEF eHealth2017: automatic classication of death reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Birski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bourriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating a new type of language resource into the Digital Humanities landscape: French-German colloquium on standards for corpora of computer-mediated communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Essen, Germany</w:t>
+              <w:t xml:space="preserve">CLEF eHealth 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048843v1</w:t>
+                <w:t xml:space="preserve">hal-01702705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LITL at CLEF eHealth2017: automatic classication of death reports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouzereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF eHealth 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque CerLICO, « Accord, non accord et… désaccord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702705v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Wikipedia Corpus The WikiTalk Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CerLICO, « Accord, non accord et… désaccord »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Integrating a new type of language resource into the Digital Humanities landscape: French-German colloquium on standards for corpora of computer-mediated communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048838v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
               </w:r>
@@ -5208,51 +5208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5838,51 +5838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discussions Wikipedia : un corpus pour caractériser le genre « discussion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Days: Social Media and CMC Corpora for the eHumanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA; Université de Rennes, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6255,398 +6255,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphasiaBank : une base de données translinguistique de corpus aphasiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANNODIS : une ressource pour l'identification de systèmes de marqueurs du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference: NeuroPsychoLinguistic Perspectives on Aphasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Discours et TAL : des modèles linguistiques aux applications -- JAD'12, Journée d'étude organisée sous l'égide de l'ATALA et de la revue Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048994v1</w:t>
+                <w:t xml:space="preserve">hal-00983374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANNODIS : une ressource pour l'identification de systèmes de marqueurs du discours</w:t>
+                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours et TAL : des modèles linguistiques aux applications -- JAD'12, Journée d'étude organisée sous l'égide de l'ATALA et de la revue Discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983374v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00953728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergos Afantenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00953728v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AphasiaBank : une base de données translinguistique de corpus aphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Benamara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halima Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t>
+              <w:t xml:space="preserve">International conference: NeuroPsychoLinguistic Perspectives on Aphasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976087v1</w:t>
+                <w:t xml:space="preserve">hal-02048994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
               </w:r>
@@ -6835,51 +6835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus de presse francophone pour l'étude de l'impact d'Internet sur les pratiques langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6911,394 +6911,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Internet initiate new genres? the case of printed newspapers, their online versions and citizen press</w:t>
+                <w:t xml:space="preserve">On the signalling of multi-level discourse structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Küppers</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVACS 2010 : Connecting Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">MAD 2010 (Multidisciplinary Approaches to Discourse) : Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Moissac, France. pp.94-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983059v1</w:t>
+                <w:t xml:space="preserve">hal-00979750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the signalling of multi-level discourse structures</w:t>
+                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAD 2010 (Multidisciplinary Approaches to Discourse) : Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Moissac, France. pp.94-105</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979750v1</w:t>
+                <w:t xml:space="preserve">halshs-00509189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Private State in Public Media: Subjectivity in French Traditional and Online News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Küppers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
+              <w:t xml:space="preserve">1st Workshop on Computational Approaches to Subjectivity and Sentiment Analysis (WASSA), ECAI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00509189v1</w:t>
+                <w:t xml:space="preserve">hal-00983040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private State in Public Media: Subjectivity in French Traditional and Online News</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Internet initiate new genres? the case of printed newspapers, their online versions and citizen press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Computational Approaches to Subjectivity and Sentiment Analysis (WASSA), ECAI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.22-29</w:t>
+              <w:t xml:space="preserve">IVACS 2010 : Connecting Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983040v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus annotation of macro discourse structures</w:t>
               </w:r>
@@ -7405,77 +7405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7952,197 +7952,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche discursive et approche syntaxique des circonstants en corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques aspects méthodologiques d'une étude de la fonction discursive des titres en corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop ATALA "Modelling and describing discourse organisation in the age of the digital document"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001226v1</w:t>
+                <w:t xml:space="preserve">sic_00001227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects méthodologiques d'une étude de la fonction discursive des titres en corpus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche discursive et approche syntaxique des circonstants en corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, ., France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001227v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation discursive pour la navigation intradocumentaire : cadres temporels et spatiaux dans l'information géographique</w:t>
               </w:r>
@@ -8279,277 +8279,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+                <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291192v1</w:t>
+                <w:t xml:space="preserve">hal-02047651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+                <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047651v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus DiscoWiki: Un corpus de Discussions Conflictuelles du Wikipédia francophone</w:t>
               </w:r>
@@ -8630,77 +8630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANNODIS : une approche outillée de l’annotation de structures discursives (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Pery-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8875,77 +8875,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Perspectives on Signalling Text Organisation: Introduction to the Special Issue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2012, Discours, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/discours.8598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9106,372 +9106,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To each their own truth: Epistemic regimes on Wikipedia talk pages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+                <w:t xml:space="preserve">Exploring interactions in Wikipedia talk pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.235-262, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.121.09car⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studies in corpus linguistics, 9789027215963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916484v1</w:t>
+                <w:t xml:space="preserve">hal-04806854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring interactions in Wikipedia talk pages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a comparable corpus of online discussions on Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.12-44, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Benjamins</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1075/scl.121.01hod⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806854v1</w:t>
+                <w:t xml:space="preserve">hal-04916417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a comparable corpus of online discussions on Wikipedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To each their own truth: Epistemic regimes on Wikipedia talk pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.12-44, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
+              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.235-262, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.121.01hod⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/scl.121.09car⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916417v1</w:t>
+                <w:t xml:space="preserve">hal-04916484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear approach of chain composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Wikipedia talk pages for conflict detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9695,51 +9695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus WikiDisc : ressource pour la caractérisation des discussions en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wigham, Ciara R.; Ledegen, Gudrun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9781,51 +9781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANNODIS and related projects: case studies on the annotation of discourse structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9833,51 +9833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nancy Ide; James Pustejovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t>
@@ -10076,64 +10076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10307,90 +10307,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'annotation RésolCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11519,77 +11519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 8th MAD Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydia-Mai Ho-Dac; Julie Lemarié; Marie-Paule Péry-Woodley; Marianne Vergez-Couret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAD Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Moissac, France. 2010</w:t>
@@ -11708,51 +11708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CD30743"/>
+    <w:nsid w:val="3090E9A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11939,51 +11939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hodaclm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2594-8300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121189902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897593v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00068.wau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#252;ppers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.5952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Birski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boudraa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourriot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonnemaison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#252;ppers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916417v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.01hod" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9789402408799" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176747v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02047660v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02021073v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623005v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Bendahman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hodaclm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2594-8300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121189902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897593v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00068.wau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#252;ppers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.5952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Birski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boudraa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourriot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonnemaison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#252;ppers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983059v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916417v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.01hod" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9789402408799" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176747v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02047660v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02021073v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623005v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Bendahman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>