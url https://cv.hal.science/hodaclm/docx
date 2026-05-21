--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1207,325 +1207,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ressource ANNODIS, un corpus enrichi d'annotations discursives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stergos Afantenos</w:t>
+                <w:t xml:space="preserve">Caractérisation des échanges entre patients et médecins : approche outillée d'un corpus de consultations médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Asher</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (3), pp.71-101</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00935201v1</w:t>
+                <w:t xml:space="preserve">halshs-00953406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subjectivité à travers les médias : étude comparée de les médias participatifs et de la presse traditionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ressource ANNODIS, un corpus enrichi d'annotations discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergos Afantenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Küppers</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.179-199</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (3), pp.71-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976367v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges entre patients et médecins : approche outillée d'un corpus de consultations médicales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La subjectivité à travers les médias : étude comparée de les médias participatifs et de la presse traditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 10, pp.137-154</w:t>
+              <w:t xml:space="preserve">, 2011, 10, pp.179-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00953406v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven study of temporal adverbials as discourse segmentation markers</w:t>
               </w:r>
@@ -2008,233 +2008,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
+                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510913v1</w:t>
+                <w:t xml:space="preserve">hal-04338587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510895v1</w:t>
+                <w:t xml:space="preserve">hal-04279970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the main characters in narratives written by pupils with referential continuity ties annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2250,696 +2263,657 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Discourse Markers Theories and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ludivine Crible, May 2023, Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04212830v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
+                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338587v1</w:t>
+                <w:t xml:space="preserve">hal-04510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
+                <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Sahut</w:t>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279970v1</w:t>
+                <w:t xml:space="preserve">halshs-04212830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560281v1</w:t>
+                <w:t xml:space="preserve">hal-03513356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t>
+                <w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560048v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
+                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
+              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560038v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining annotated corpora for coreference chains pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,1136 +2928,1162 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
+              <w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337479v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t>
+              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513356v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560021v1</w:t>
+                <w:t xml:space="preserve">hal-03337479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E:Calm Resource: a Resource for Studying Texts Produced by French Pupils and Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Bois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4327-4332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560385v1</w:t>
+                <w:t xml:space="preserve">hal-02868859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Mohamed Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028137v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890989v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
+              <w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091629v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E:Calm Resource: a Resource for Studying Texts Produced by French Pupils and Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Fleury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4327-4332</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868859v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">évolex: à la croisée du TAL et de la psycholinguistique</w:t>
+                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+                <w:t xml:space="preserve">Veronika Laippala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cepel, Cercle Étudiant Pour l'Étude du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047636v1</w:t>
+                <w:t xml:space="preserve">hal-03560259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
+                <w:t xml:space="preserve">évolex: à la croisée du TAL et de la psycholinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Laippala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cepel, Cercle Étudiant Pour l'Étude du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560259v1</w:t>
+                <w:t xml:space="preserve">hal-02047636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ResolCo un corpus de manuscrits d'élèves et d'étudiants pour l'étude de la cohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,661 +4141,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910664v1</w:t>
+                <w:t xml:space="preserve">hal-01881336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata and interactional features in the WikiDisc Corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fostering linguistic studies on Wikipedia discussions. Multilingual corpus building, annotation and exploration tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048839v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du caractère sous-spécifié des Noms Sous-Spécifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les noms sous-spécifiés en français : du lexique au discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048841v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du caractère sous-spécifié des Noms Sous-Spécifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Miletic</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les noms sous-spécifiés en français : du lexique au discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047663v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metadata and interactional features in the WikiDisc Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fostering linguistic studies on Wikipedia discussions. Multilingual corpus building, annotation and exploration tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044265v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881336v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITL at CLEF eHealth2017: automatic classication of death reports</w:t>
               </w:r>
@@ -5208,51 +5208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5838,51 +5838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discussions Wikipedia : un corpus pour caractériser le genre « discussion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Days: Social Media and CMC Corpora for the eHumanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA; Université de Rennes, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6255,398 +6255,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANNODIS : une ressource pour l'identification de systèmes de marqueurs du discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AphasiaBank : une base de données translinguistique de corpus aphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours et TAL : des modèles linguistiques aux applications -- JAD'12, Journée d'étude organisée sous l'égide de l'ATALA et de la revue Discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference: NeuroPsychoLinguistic Perspectives on Aphasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983374v1</w:t>
+                <w:t xml:space="preserve">hal-02048994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
+                <w:t xml:space="preserve">ANNODIS : une ressource pour l'identification de systèmes de marqueurs du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Discours et TAL : des modèles linguistiques aux applications -- JAD'12, Journée d'étude organisée sous l'égide de l'ATALA et de la revue Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00953728v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976087v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00953728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphasiaBank : une base de données translinguistique de corpus aphasiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergos Afantenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Sahraoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference: NeuroPsychoLinguistic Perspectives on Aphasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048994v1</w:t>
+                <w:t xml:space="preserve">hal-00976087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
               </w:r>
@@ -6835,51 +6835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus de presse francophone pour l'étude de l'impact d'Internet sur les pratiques langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6911,394 +6911,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the signalling of multi-level discourse structures</w:t>
+                <w:t xml:space="preserve">Does Internet initiate new genres? the case of printed newspapers, their online versions and citizen press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAD 2010 (Multidisciplinary Approaches to Discourse) : Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Moissac, France. pp.94-105</w:t>
+              <w:t xml:space="preserve">IVACS 2010 : Connecting Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979750v1</w:t>
+                <w:t xml:space="preserve">hal-00983059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
+                <w:t xml:space="preserve">On the signalling of multi-level discourse structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
+              <w:t xml:space="preserve">MAD 2010 (Multidisciplinary Approaches to Discourse) : Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Moissac, France. pp.94-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00509189v1</w:t>
+                <w:t xml:space="preserve">hal-00979750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private State in Public Media: Subjectivity in French Traditional and Online News</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Computational Approaches to Subjectivity and Sentiment Analysis (WASSA), ECAI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.22-29</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983040v1</w:t>
+                <w:t xml:space="preserve">halshs-00509189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Internet initiate new genres? the case of printed newspapers, their online versions and citizen press</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Private State in Public Media: Subjectivity in French Traditional and Online News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Küppers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Küppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVACS 2010 : Connecting Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st Workshop on Computational Approaches to Subjectivity and Sentiment Analysis (WASSA), ECAI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983059v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus annotation of macro discourse structures</w:t>
               </w:r>
@@ -7386,260 +7386,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des indices aux marqueurs : méthodes de découverte de marqueurs discursifs complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
+              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410590v1</w:t>
+                <w:t xml:space="preserve">hal-00982862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indices aux marqueurs : méthodes de découverte de marqueurs discursifs complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982862v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A top-down approach to discourse-level annotation</w:t>
               </w:r>
@@ -7952,197 +7952,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects méthodologiques d'une étude de la fonction discursive des titres en corpus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche discursive et approche syntaxique des circonstants en corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, ., France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001227v1</w:t>
+                <w:t xml:space="preserve">sic_00001226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche discursive et approche syntaxique des circonstants en corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques aspects méthodologiques d'une étude de la fonction discursive des titres en corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop ATALA "Modelling and describing discourse organisation in the age of the digital document"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, ., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Frérot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">sic_00001226v1</w:t>
+                <w:t xml:space="preserve">sic_00001227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation discursive pour la navigation intradocumentaire : cadres temporels et spatiaux dans l'information géographique</w:t>
               </w:r>
@@ -8180,51 +8180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Borillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 10e Conférence Traitement Automatique du Langage Naturel (TALN'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.315-320</w:t>
@@ -8279,277 +8279,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+                <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047651v1</w:t>
+                <w:t xml:space="preserve">hal-02291192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+                <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291192v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus DiscoWiki: Un corpus de Discussions Conflictuelles du Wikipédia francophone</w:t>
               </w:r>
@@ -8630,77 +8630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANNODIS : une approche outillée de l’annotation de structures discursives (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Pery-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9106,372 +9106,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring interactions in Wikipedia talk pages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">To each their own truth: Epistemic regimes on Wikipedia talk pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.235-262, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Benjamins</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1075/scl.121.09car⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806854v1</w:t>
+                <w:t xml:space="preserve">hal-04916484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a comparable corpus of online discussions on Wikipedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring interactions in Wikipedia talk pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.12-44, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.121.01hod⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studies in corpus linguistics, 9789027215963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916417v1</w:t>
+                <w:t xml:space="preserve">hal-04806854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To each their own truth: Epistemic regimes on Wikipedia talk pages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a comparable corpus of online discussions on Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.235-262, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
+              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.12-44, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.121.09car⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/scl.121.01hod⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916484v1</w:t>
+                <w:t xml:space="preserve">hal-04916417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear approach of chain composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Wikipedia talk pages for conflict detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9695,51 +9695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus WikiDisc : ressource pour la caractérisation des discussions en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wigham, Ciara R.; Ledegen, Gudrun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9781,51 +9781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANNODIS and related projects: case studies on the annotation of discourse structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9833,51 +9833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nancy Ide; James Pustejovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t>
@@ -10076,64 +10076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10307,90 +10307,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'annotation RésolCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11708,51 +11708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3090E9A6"/>
+    <w:nsid w:val="A53CAFDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11939,51 +11939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hodaclm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2594-8300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121189902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897593v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00068.wau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#252;ppers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.5952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Birski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boudraa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourriot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonnemaison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#252;ppers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983059v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916417v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.01hod" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9789402408799" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176747v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02047660v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02021073v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623005v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Bendahman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hodaclm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2594-8300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121189902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897593v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00068.wau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#252;ppers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.5952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Birski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boudraa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourriot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonnemaison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#252;ppers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916417v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.01hod" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9789402408799" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176747v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02047660v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02021073v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623005v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Bendahman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>