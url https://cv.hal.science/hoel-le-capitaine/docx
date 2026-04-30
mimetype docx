--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -2103,355 +2103,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence between regularized nmf and similarity-augmented graph partitioning</w:t>
+                <w:t xml:space="preserve">Probabilistic Relational Models with Clustering Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150691v1</w:t>
+                <w:t xml:space="preserve">hal-01183563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Classification of Personal Data: an Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the equivalence between regularized nmf and similarity-augmented graph partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Raschia</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier national Protection de la Vie Privée (APVP'2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t>
+              <w:t xml:space="preserve">23th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163040v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Relational Models with Clustering Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coutant</w:t>
+                <w:t xml:space="preserve">Fair Classification of Personal Data: an Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gelgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leray Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
+                <w:t xml:space="preserve">Guillaume Raschia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve">Atelier national Protection de la Vie Privée (APVP'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183563v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Probabilistic Relational Models Using Non-Negative Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leray Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2988,381 +2988,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Selecting an Optimal Number of Clusters for Color Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On normalizing fuzzy coincidence matrices to compare fuzzy and/or possibilistic partitions with the Rand index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Frelicot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Fraisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Frélicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2010 20th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.3388--3391</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Data Mining, ICDM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Australia. pp.977-982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565945v1</w:t>
+                <w:t xml:space="preserve">hal-00738530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On normalizing fuzzy coincidence matrices to compare fuzzy and/or possibilistic partitions with the Rand index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Selecting an Optimal Number of Clusters for Color Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carl Frélicot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Frelicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Data Mining, ICDM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Australia. pp.977-982</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2010 20th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.3388--3391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738530v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimum Class-Rejective Decision Rule and Its Evaluation</w:t>
+                <w:t xml:space="preserve">On (Weighted) k-Order Fuzzy Connectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Frelicot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Frélicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2010 20th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.3312--3315</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Spain. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565943v1</w:t>
+                <w:t xml:space="preserve">hal-00745292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On (Weighted) k-Order Fuzzy Connectives</w:t>
+                <w:t xml:space="preserve">An Optimum Class-Rejective Decision Rule and Its Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Frélicot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Frelicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Spain. pp.1-8</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2010 20th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.3312--3315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745292v1</w:t>
+                <w:t xml:space="preserve">hal-00565943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a unified logical framework of fuzzy implications to compare fuzzy sets</w:t>
               </w:r>
@@ -4796,51 +4796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A95A6D3"/>
+    <w:nsid w:val="2751F3D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5027,51 +5027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hoel-le-capitaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144567695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Pan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-024-02430-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.11.110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.01.026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Frelicot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fr&#233;licot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bazouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Le Capitaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foursov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677525.3678686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012745000003693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037990v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012045300003470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC51774.2021.00026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demarcq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Fraisseix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Codron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajda Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04859155v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hoel-le-capitaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144567695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Pan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-024-02430-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.11.110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.01.026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Frelicot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fr&#233;licot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bazouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Le Capitaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foursov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677525.3678686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012745000003693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037990v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012045300003470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC51774.2021.00026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demarcq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Fraisseix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Codron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajda Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04859155v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>