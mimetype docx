--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2103,355 +2103,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Relational Models with Clustering Uncertainty</w:t>
+                <w:t xml:space="preserve">On the equivalence between regularized nmf and similarity-augmented graph partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve">23th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183563v1</w:t>
+                <w:t xml:space="preserve">hal-01150691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence between regularized nmf and similarity-augmented graph partitioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fair Classification of Personal Data: an Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gelgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raschia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Atelier national Protection de la Vie Privée (APVP'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150691v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Classification of Personal Data: an Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic Relational Models with Clustering Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Raschia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier national Protection de la Vie Privée (APVP'2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163040v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Probabilistic Relational Models Using Non-Negative Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leray Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2988,217 +2988,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On normalizing fuzzy coincidence matrices to compare fuzzy and/or possibilistic partitions with the Rand index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Selecting an Optimal Number of Clusters for Color Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carl Frélicot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Frelicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Data Mining, ICDM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Australia. pp.977-982</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2010 20th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.3388--3391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738530v1</w:t>
+                <w:t xml:space="preserve">hal-00565945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Selecting an Optimal Number of Clusters for Color Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On normalizing fuzzy coincidence matrices to compare fuzzy and/or possibilistic partitions with the Rand index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Frelicot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Fraisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Frélicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2010 20th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.3388--3391</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Data Mining, ICDM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Australia. pp.977-982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565945v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On (Weighted) k-Order Fuzzy Connectives</w:t>
               </w:r>
@@ -4796,51 +4796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2751F3D9"/>
+    <w:nsid w:val="DA2731D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5027,51 +5027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hoel-le-capitaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144567695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Pan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-024-02430-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.11.110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.01.026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Frelicot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fr&#233;licot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bazouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Le Capitaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foursov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677525.3678686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012745000003693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037990v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012045300003470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC51774.2021.00026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demarcq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Fraisseix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Codron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajda Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04859155v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hoel-le-capitaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144567695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Pan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-024-02430-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.11.110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.01.026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Frelicot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fr&#233;licot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bazouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Le Capitaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foursov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677525.3678686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012745000003693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037990v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012045300003470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC51774.2021.00026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demarcq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Fraisseix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Codron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajda Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04859155v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>