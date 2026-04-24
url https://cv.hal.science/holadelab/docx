--- v0 (2026-03-03)
+++ v1 (2026-04-24)
@@ -100,1926 +100,1926 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Gold Desert Roses: An Engaging Dive into Nanostructure Wonders for Undergraduate and Graduate Students</w:t>
+                <w:t xml:space="preserve">Upcycling old hard drives into polishing machines and rotating disk electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brunel</w:t>
+                <w:t xml:space="preserve">Anthony Ranaivoniriana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila Goetz</w:t>
+                <w:t xml:space="preserve">Ahmed Ben Akouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bernaud</w:t>
+                <w:t xml:space="preserve">Axel Desnoyers de Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (6), pp.2419-2425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5c01047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-025-06261-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443867v1</w:t>
+                <w:t xml:space="preserve">hal-05498377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Electrochemically Galvanic Exchange Events between Silver and Gold in Nonequilibrium and Equilibrium Realms</w:t>
+                <w:t xml:space="preserve">Influence of interface defects and Zr doping on the photocatalytic activity of TiO2 nanofibers in water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
+                <w:t xml:space="preserve">Mehrdad Mehdikhanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Oliviero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr A Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba Hassan El-Maghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry–Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmtd.202500030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1020, pp.179439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136675v1</w:t>
+                <w:t xml:space="preserve">hal-05133323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Galvanic Replacement Reaction of Silver by Gold: Phenomenological Models for Open Circuit Potential‐Time Responsive Indicator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Activated Carbons Derived from Brewing Cereal Residues and Pineapple Peelings for Removal of Acid Orange 7 (AO7) Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samadou Sanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tchakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomkouani Kodom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limam Moctar Bawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202500338⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (4), pp.881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30040881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445835v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated Carbons Derived from Brewing Cereal Residues and Pineapple Peelings for Removal of Acid Orange 7 (AO7) Dye</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the Galvanic Replacement Reaction of Silver by Gold: Phenomenological Models for Open Circuit Potential‐Time Responsive Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30040881⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (22), pp.e202500338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202500338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155621v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface defects and Zr doping on the photocatalytic activity of TiO2 nanofibers in water splitting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amr A Nada</w:t>
+                <w:t xml:space="preserve">Capturing Electrochemically Galvanic Exchange Events between Silver and Gold in Nonequilibrium and Equilibrium Realms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heba Hassan El-Maghrabi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1020, pp.179439. </w:t>
+              <w:t xml:space="preserve">Chemistry–Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202500030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmtd.202500030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133323v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomically bridged palladium between nickel species and carbon microfibers and the subsequent conversion into free-standing and electrocatalytically active multifunctional electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nano-Gold Desert Roses: An Engaging Dive into Nanostructure Wonders for Undergraduate and Graduate Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Badie</w:t>
+                <w:t xml:space="preserve">Julie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
+                <w:t xml:space="preserve">Ludmila Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TA02374B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5c01047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346959v1</w:t>
+                <w:t xml:space="preserve">hal-05443867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted galvanic replacement reactions towards trimetallic Cu–Ag–Pd nanostructures for glycerol electrocatalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Atomically bridged palladium between nickel species and carbon microfibers and the subsequent conversion into free-standing and electrocatalytically active multifunctional electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonniol</w:t>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC05142H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (40), pp.34231-34248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TA02374B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445853v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning sun and seawater into disinfectant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrocatalysis of organics for electrolysis and/or fuel cells: Some thoughts on using the ratio of forward to backward peak current as a measure of electrocatalyst efficiency and/or poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.101625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2024.101625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41893-025-01564-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05445901v1</w:t>
+                <w:t xml:space="preserve">hal-04850004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalysis of organics for electrolysis and/or fuel cells: Some thoughts on using the ratio of forward to backward peak current as a measure of electrocatalyst efficiency and/or poisoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turning sun and seawater into disinfectant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (6), pp.586-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-025-01564-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2024.101625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04850004v1</w:t>
+                <w:t xml:space="preserve">hal-05445901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling old hard drives into polishing machines and rotating disk electrodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concerted galvanic replacement reactions towards trimetallic Cu–Ag–Pd nanostructures for glycerol electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Desnoyers de Marbaix</w:t>
+                <w:t xml:space="preserve">Eddy Zakharia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaovi Holade</w:t>
+                <w:t xml:space="preserve">Valerie Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (6), pp.2419-2425. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (95), pp.18798-18801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-025-06261-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC05142H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498377v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galvanostatic Electroshock Synthesis of Low Loading Au-Pt Nanoalloys onto Gas Diffusion Electrodes as Multifunctional Electrocatalysts for a Glycerol-Fed Electrolyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+                <w:t xml:space="preserve">Best practices for hydrogen peroxide (photo)electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Abdallah</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202400996⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.1085-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-024-01394-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665866v1</w:t>
+                <w:t xml:space="preserve">hal-04659928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper benzene-1,3,5-tricarboxylate based metal organic framework (MOF) derived CuO/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanofibers and their use as visible light active photocatalyst for the hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphidation‐Free Synthesis of Ni x Co y P on Nanostructured N,S,P‐Doped Carbon Networks as Self‐Supported Multifunctional Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitra Saffari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amr A Nada</w:t>
+                <w:t xml:space="preserve">Perla Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maged Bekheet</w:t>
+                <w:t xml:space="preserve">Marie‐agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161061⟩</w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2400276, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202400276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819551v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphidation‐Free Synthesis of Ni x Co y P on Nanostructured N,S,P‐Doped Carbon Networks as Self‐Supported Multifunctional Electrocatalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Knani</w:t>
+                <w:t xml:space="preserve">Study of the performance of glucose anomers in a hydroxide anion exchange membrane electrolyzer operating with pulse electrodeposited gold for paired electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Tauk</w:t>
+                <w:t xml:space="preserve">Amira Ben Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Hajjar</w:t>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐agnès Lacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sstr.202400276⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 490, pp.144275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755253v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best practices for hydrogen peroxide (photo)electrosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaovi Holade</w:t>
+                <w:t xml:space="preserve">Galvanostatic Electroshock Synthesis of Low Loading Au-Pt Nanoalloys onto Gas Diffusion Electrodes as Multifunctional Electrocatalysts for a Glycerol-Fed Electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-024-01394-8⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659928v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the performance of glucose anomers in a hydroxide anion exchange membrane electrolyzer operating with pulse electrodeposited gold for paired electrosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Copper benzene-1,3,5-tricarboxylate based metal organic framework (MOF) derived CuO/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanofibers and their use as visible light active photocatalyst for the hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Saffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tingry</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr A Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Maged Bekheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 490, pp.144275. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 678, pp.161061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659871v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Biomass Electro-Valorization for Paired Electrosynthesis of Valuable Chemicals and Fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2051,909 +2051,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical hydrogen generation technology: Challenges in electrodes materials for a sustainable energy</w:t>
+                <w:t xml:space="preserve">Spark plasma sintered catalytic nickel–copper alloy and carbon nanotube electrodes for the hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Inocêncio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaovi Holade</w:t>
+                <w:t xml:space="preserve">Jean-Félix Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Morais</w:t>
+                <w:t xml:space="preserve">Cédric Espinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
+                <w:t xml:space="preserve">Simon Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teko W. Napporn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Mesguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical Science Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (3), pp.e2100206. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (92), pp.13719-13722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elsa.202100206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cc04472f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148725v1</w:t>
+                <w:t xml:space="preserve">hal-04294586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Route to Complex Materials Consisting of Multiple Crystalline Phases Ir‐Ru‐Ir$_x$Ru$_{1‐x}$O$_2$ as Multifunctional Electrocatalysts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiolysis-Assisted Direct Growth of Gold-Based Electrocatalysts for Glycerol Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arie van der Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+                <w:t xml:space="preserve">Nazym Tuleushova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisara Amanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300746⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13111713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659918v1</w:t>
+                <w:t xml:space="preserve">hal-04171655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis-Assisted Direct Growth of Gold-Based Electrocatalysts for Glycerol Oxidation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical hydrogen generation technology: Challenges in electrodes materials for a sustainable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hynd Remita</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Inocêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13111713⟩</w:t>
+              <w:t xml:space="preserve">Electrochemical Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.e2100206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elsa.202100206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171655v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Physicochemical and Electrochemical Characterization of Gold Phthalocyanine-Based Materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A Route to Complex Materials Consisting of Multiple Crystalline Phases Ir‐Ru‐Ir$_x$Ru$_{1‐x}$O$_2$ as Multifunctional Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Arie van der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170 (10), pp.106508. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.2300746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad032b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290758v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintered catalytic nickel–copper alloy and carbon nanotube electrodes for the hydrogen evolution reaction</w:t>
+                <w:t xml:space="preserve">New Insights into the Physicochemical and Electrochemical Characterization of Gold Phthalocyanine-Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Boué</w:t>
+                <w:t xml:space="preserve">Wend-Kuny Guy Aristide Nitiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Espinet</w:t>
+                <w:t xml:space="preserve">Bertrand Ouemega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Amigues</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mesguich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (92), pp.13719-13722. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (10), pp.106508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cc04472f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad032b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294586v1</w:t>
+                <w:t xml:space="preserve">hal-04290758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Pitfalls of Comparing ORR Kinetic Data for Pd-Based Electrocatalysts without the Experimental Conditions of the Current–Potential Curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probing Oxygen-to-Hydrogen Peroxide Electro-Conversion at Electrocatalysts Derived from Polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qing Wang</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazar Guesmi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (3), pp.952-957. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c00181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym14030607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630718v1</w:t>
+                <w:t xml:space="preserve">hal-03709809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of three-dimensional electrocatalytic all-in-one electrodes by leveraging electrospinning and calcination approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (1), pp.47-50. </w:t>
@@ -2985,230 +2985,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unveiling the Pitfalls of Comparing ORR Kinetic Data for Pd-Based Electrocatalysts without the Experimental Conditions of the Current–Potential Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tammy Phang</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.12563-12571. </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.952-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c00181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794331v1</w:t>
+                <w:t xml:space="preserve">hal-03630718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol electro‐reforming in alkaline electrolysis cells for the simultaneous production of value‐added chemicals and pure hydrogen – Mini‐review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazym Tuleushova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical Science Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3236,533 +3236,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Electrospinning Process and the Electro-Conversion of 5-Hydroxymethylfurfural (HMF) into Added-Value Chemicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Coronas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tammy Phang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (12), pp.4336. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.12563-12571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15124336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042867v1</w:t>
+                <w:t xml:space="preserve">hal-03794331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Oxygen-to-Hydrogen Peroxide Electro-Conversion at Electrocatalysts Derived from Polyaniline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Review of the Electrospinning Process and the Electro-Conversion of 5-Hydroxymethylfurfural (HMF) into Added-Value Chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.607. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.4336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym14030607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15124336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709809v1</w:t>
+                <w:t xml:space="preserve">hal-04042867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Electrocatalytic Seawater Splitting at Heterogeneous Nickel-Cobalt Based Electrocatalysts Engineered from Oxidative Aniline Polymerization and Calcination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tingry</w:t>
+                <w:t xml:space="preserve">Fe-Modified Pd as an Effective Multifunctional Electrocatalyst for Catalytic Oxygen Reduction and Glycerol Oxidation Reactions in Alkaline Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazym Tuleushova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26195926⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (9), pp.9944-9960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c01920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709822v1</w:t>
+                <w:t xml:space="preserve">hal-03371162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-Modified Pd as an Effective Multifunctional Electrocatalyst for Catalytic Oxygen Reduction and Glycerol Oxidation Reactions in Alkaline Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qing Wang</w:t>
+                <w:t xml:space="preserve">Insights on the Electrocatalytic Seawater Splitting at Heterogeneous Nickel-Cobalt Based Electrocatalysts Engineered from Oxidative Aniline Polymerization and Calcination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazar Guesmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonniol</w:t>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (9), pp.9944-9960. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (19), pp.5926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c01920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26195926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371162v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum Nanoarrays Directly Grown onto a 3D-Carbon Felt Electrode as a Bifunctional Material for Garden Compost Microbial Fuel Cell</w:t>
               </w:r>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widya Ernayati Kosimaningrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekhaissia Ouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buchari Buchari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3895,77 +3895,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the selective electroconversion of the cellulosic biomass-derived glucose at PtAu nanocatalysts in an anion exchange membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4029,90 +4029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium and Ruthenium Modified Polyaniline Polymer Leads to Nanostructured Electrocatalysts with High Performance Regarding Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razik Djara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.190. </w:t>
@@ -4144,1272 +4144,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the electrooxidation of biomass-based organic molecules for energy, chemicals and hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electroanalytical Assessment of the Oxygen Permeability at the Gas‐Solid‐Liquid Interface in Polymer‐based Materials for Lens Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jarboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Teko Napporn</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mericq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY02446H⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (24), pp.4879-4888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202001160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869726v1</w:t>
+                <w:t xml:space="preserve">hal-03233941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tartaric acid regulated the advanced synthesis of bismuth-based materials with tunable performance towards the electrocatalytic production of hydrogen peroxide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self‐Supported Electrocatalysts Derived from Nickel‐Cobalt Modified Polyaniline Polymer for H2‐Evolution and O2‐Evolution Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razik Djara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ta06466a⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202001235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963825v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Supported Electrocatalysts Derived from Nickel‐Cobalt Modified Polyaniline Polymer for H2‐Evolution and O2‐Evolution Reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tartaric acid regulated the advanced synthesis of bismuth-based materials with tunable performance towards the electrocatalytic production of hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202001235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (36), pp.18840-18855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ta06466a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009685v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Carbon-Nitrogen-Sulfur-Nickel Networks Derived From Polyaniline as Bifunctional Catalysts for Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razik Djara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2020.00385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrocatalytic activity and selectivity of glycerol oxidation triggered by nanoalloyed silver–gold nanocages directly grown on gas diffusion electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the electrooxidation of biomass-based organic molecules for energy, chemicals and hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazym Tuleushova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonniol</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ta01063d⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.3071-3112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY02446H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873007v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromide-Regulated Anisotropic Growth of Desert-Rose-Like Nanostructured Gold onto Carbon Fiber Electrodes as Freestanding Electrocatalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Enhanced electrocatalytic activity and selectivity of glycerol oxidation triggered by nanoalloyed silver–gold nanocages directly grown on gas diffusion electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Boukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazym Tuleushova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shelley Minteer</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (18), pp.8848-8856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ta01063d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.0c01008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02946333v1</w:t>
+                <w:t xml:space="preserve">hal-02873007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from the Physicochemical and Electrochemical Screening of the Potentiality of the Chemically Synthesized Polyaniline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Bromide-Regulated Anisotropic Growth of Desert-Rose-Like Nanostructured Gold onto Carbon Fiber Electrodes as Freestanding Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazym Tuleushova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Minteer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab7d40⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (8), pp.7560-7571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.0c01008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538416v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bare laser-synthesized palladium-gold alloy nanoparticles as efficient electrocatalysts of glucose oxidation for energy conversion applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insights from the Physicochemical and Electrochemical Screening of the Potentiality of the Chemically Synthesized Polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razik Djara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (23), pp.7955-7964. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (6), pp.066503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cy01323d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab7d40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160684v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroanalytical Assessment of the Oxygen Permeability at the Gas‐Solid‐Liquid Interface in Polymer‐based Materials for Lens Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bare laser-synthesized palladium-gold alloy nanoparticles as efficient electrocatalysts of glucose oxidation for energy conversion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Jarboui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaovi Holade</w:t>
+                <w:t xml:space="preserve">Seydou Hebié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Mericq</w:t>
+                <w:t xml:space="preserve">Ksenia Maximova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charmette</w:t>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Thami</w:t>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (24), pp.4879-4888. </w:t>
+              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (23), pp.7955-7964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202001160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cy01323d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233941v1</w:t>
+                <w:t xml:space="preserve">hal-03160684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced electrocatalytic performance triggered by atomically bridged boron nitride between palladium nanoparticles and carbon fibers in gas-diffusion electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazym Tuleushova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,90 +5486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic and Electroanalytic Investigation of Carbohydrates Oxidation on Gold-Based Nanocatalysts in Alkaline and Neutral pHs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Both Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5659,64 +5659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoda El gaddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (5), pp.743 - 747. </w:t>
@@ -5748,546 +5748,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Methanol Biofuel Cells Utilizing an Enzyme Cascade Bioanode with DNA-Bridged Substrate Channeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00134⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (11), pp.1547 - 1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07711.1547ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672062v1</w:t>
+                <w:t xml:space="preserve">hal-01812495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671655v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (19), pp.2573 - 2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670255v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving the Performance of Methanol Biofuel Cells Utilizing an Enzyme Cascade Bioanode with DNA-Bridged Substrate Channeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khiem van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (11), pp.1547 - 1557. </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (6), pp.1435 - 1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/07711.1547ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812495v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant- and Binder-Free Hierarchical Platinum Nanoarrays Directly Grown onto a Carbon Felt Electrode for Efficient Electrocatalysis</w:t>
               </w:r>
@@ -6299,77 +6299,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widya Ernayati Kosimaningrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (27), pp.22476 - 22489. </w:t>
@@ -6401,2778 +6401,2778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DNA Redox Hydrogels: Improving Mediated Enzymatic Bioelectrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khiem Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Poulin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shelley D. Minteer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.2603 - 2607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433435v1</w:t>
+                <w:t xml:space="preserve">hal-01677986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (21), pp.8337-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srabanti Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Redox Hydrogels: Improving Mediated Enzymatic Bioelectrocatalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelley D. Minteer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (4), pp.2603 - 2607. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677986v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687175v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rational Combination of Promiscuous Enzymes Yields a Versatile Enzymatic Fuel Cell with Improved Coulombic Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengwei Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross D Milton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuya Sugawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 164 (3), pp.H3073-H3082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0111703jes]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675114v1</w:t>
+                <w:t xml:space="preserve">hal-04776003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Combination of Promiscuous Enzymes Yields a Versatile Enzymatic Fuel Cell with Improved Coulombic Efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Both Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Atsuya Sugawara</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 164 (3), pp.H3073-H3082. </w:t>
+              <w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0111703jes]⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776003v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and Physicochemical Characterizations of Gold-Based Nanomaterials: Correlation between Surface Composition and Electrocatalytic Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ege Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 162 (14), pp.H929-H937. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.310-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0601514jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973460v1</w:t>
+                <w:t xml:space="preserve">hal-01339056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Structure Modification of Palladium Nanomaterials during Chemical Synthesis by using In Situ X-ray Diffraction: Electrochemical Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Au@Pt Core–Shell Mesoporous Nanoballs and Nanoparticles as Efficient Electrocatalysts toward Formic Acid and Glucose Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201402353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.27529-27539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339029v1</w:t>
+                <w:t xml:space="preserve">hal-01491215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Electrocatalysts on the Basis of Bare Au Nanomaterials for Biofuel Cell Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Macvittie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Guz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.276-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscata1.5b01478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418521v1</w:t>
+                <w:t xml:space="preserve">hal-01339020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probing Structure Modification of Palladium Nanomaterials during Chemical Synthesis by using In Situ X-ray Diffraction: Electrochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.592-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201402353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488399v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrochemical and Physicochemical Characterizations of Gold-Based Nanomaterials: Correlation between Surface Composition and Electrocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (14), pp.H929-H937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0601514jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01339039v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advanced Electrocatalysts on the Basis of Bare Au Nanomaterials for Biofuel Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Hebié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Servat</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.6489-6496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscata1.5b01478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01339020v1</w:t>
+                <w:t xml:space="preserve">hal-01418521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au@Pt Core–Shell Mesoporous Nanoballs and Nanoparticles as Efficient Electrocatalysts toward Formic Acid and Glucose Oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Both Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lehoux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119, pp.27529-27539. </w:t>
+              <w:t xml:space="preserve">, 2015, 119 (16724-16733), </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491215v1</w:t>
+                <w:t xml:space="preserve">hal-01488399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339056v1</w:t>
+                <w:t xml:space="preserve">hal-01339039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Servat</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Both Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319202v1</w:t>
+                <w:t xml:space="preserve">hal-01319200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Holade</w:t>
+                <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morais</w:t>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.W. Napporn</w:t>
+                <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.B. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58 (46), pp.25-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (46), pp.25609-25620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Model for a Threshold Filter in an Enzymatic System for Bioanalytical and Biocomputing Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Macvittie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Guz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp508224y⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781008v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinetic Model for a Threshold Filter in an Enzymatic System for Bioanalytical and Biocomputing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Privman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Domanskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Katz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (43), pp.12435-12443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp508224y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319200v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Holade</w:t>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.167. </w:t>
@@ -9210,103 +9210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (10), pp.2403-2411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9372,103 +9372,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low metal loading Au-Pt electrocatalysts in glycerol-fed low-energy electrolyzer for hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
@@ -9497,90 +9497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Dynamics of the Galvanic Replacement Reaction to Develop Free-Standing Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">245th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, San Francisco, United States. pp.2469-2469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9614,103 +9614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd-based Nanostructures by Atomic Layer Deposition as Multifunctional Free-standing Electrocatalysts for a Biomass-fed Electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 75th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Montréal, Canada</w:t>
@@ -9733,299 +9733,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capteurs électrochimiques à base de nanomatériaux pour la détection de l'acide ascorbique pour des applications biomédicales et agroalimentaires.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biais dans la comparaison des performances de l'ORR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Microcapteurs chimiques 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851809v1</w:t>
+                <w:t xml:space="preserve">hal-04776047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais dans la comparaison des performances de l'ORR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les capteurs électrochimiques à base de nanomatériaux pour la détection de l'acide ascorbique pour des applications biomédicales et agroalimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Adaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">Club Microcapteurs chimiques 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776047v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of silver-gold electrocatalysts directly grown on gas diffusion electrodes for the selective electrooxidation of glycerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazym Tuleushova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Boukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
@@ -10054,90 +10054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the dynamics of galvanic replacement reaction to design metallic cages as free-standing electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10162,77 +10162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANI-Ru electrocatalyst with a climbing effect on the OER activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10270,64 +10270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux composites à base de bismuth pour l’électrosynthèse électrocatalytique du peroxyde d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’électrochimie (JE) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10378,51 +10378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10473,64 +10473,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the mystery of the galvanic replacement reaction to engineer next generation electrocatalysts: Nanostructured cages of silver-gold alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence Or-Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10568,64 +10568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured silver-gold cages directly grown on gas diffusion electrodes for highly active and selective glycerol electrooxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10644,623 +10644,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developed Nanomaterials with a Pd core -Fe-Pd skin Structure for Efficient Electrocatalytic Performance in Oxygen Reduction and Glycerol Oxidation Reactions in Alkaline Electrolytes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boosting H2-Evolution and O2-Evolution Reactions by Self-Supported Electrocatalysts Derived from Nickel-Cobalt Modified Polyaniline Polymer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razik Djara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFCF 2021 on Low-Temperature FUEL CELL, ELECTROLYSER &amp; H2 Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lucerne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761763v1</w:t>
+                <w:t xml:space="preserve">hal-03754007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designed catalytic nanostructures for the biomass electro-reforming in membrane electrolyzers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering NixCoyP electrocalaysts for HER and OER in alkaline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Balard Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2ème REUNION PLÉNIÈRES de la Fédération HYDROGÈNE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775935v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting H2-Evolution and O2-Evolution Reactions by Self-Supported Electrocatalysts Derived from Nickel-Cobalt Modified Polyaniline Polymer.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Cambedouzou</w:t>
+                <w:t xml:space="preserve">Gold-based nanocatalysts for glycerol electro-oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazym Tuleushova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCF 2021 on Low-Temperature FUEL CELL, ELECTROLYSER &amp; H2 Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754007v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering NixCoyP electrocalaysts for HER and OER in alkaline media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.W. Napporn</w:t>
+                <w:t xml:space="preserve">Designed catalytic nanostructures for the biomass electro-reforming in membrane electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoavi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazym Tuleushova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème REUNION PLÉNIÈRES de la Fédération HYDROGÈNE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">4th Balard Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771886v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-based nanocatalysts for glycerol electro-oxidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Developed Nanomaterials with a Pd core -Fe-Pd skin Structure for Efficient Electrocatalytic Performance in Oxygen Reduction and Glycerol Oxidation Reactions in Alkaline Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Digital Meeting, France. pp.1425-1425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-02491425mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772392v1</w:t>
+                <w:t xml:space="preserve">hal-03761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developed Nanomaterials with a Pdcore-Fe-Pdskin structure for efficient electrocatalytic performance in oxygen reduction and glycerol oxidation reactions in alkaline electrolytes</w:t>
               </w:r>
@@ -11272,64 +11272,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">240th ECS Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11367,64 +11367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered bismuth-based materials with tunable structure and electrocatalytic performance in hydrogen peroxide electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society (ACS) Fall National Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11443,273 +11443,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures électrocalytiques pour les piles à combustible et la production de H2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Optimisation d'une pile microbienne: étude de la cathode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widya Ernayati Kosimaningrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des avis 2019, LES NANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, LILLE, France</w:t>
+              <w:t xml:space="preserve">Journées d’Electrochimie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068680v1</w:t>
+                <w:t xml:space="preserve">hal-02322792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'une pile microbienne: étude de la cathode.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Innocent</w:t>
+                <w:t xml:space="preserve">Nanostructures électrocalytiques pour les piles à combustible et la production de H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoavi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Electrochimie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des avis 2019, LES NANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322792v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Halides Shape the Morphology and Electrocatalysis of Gold Nanoparticles Directly Grown onto Carbon Paper Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley D. Minteer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11728,540 +11728,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum Modified Electrode applied for Garden Compost Single-Chambered MicrobialFuel Cell with Air-Breathing Cathode,</w:t>
+                <w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widya Ernayati</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">T.W. Napporm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Buchari Buchari</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Borgo (Corse), France</w:t>
+              <w:t xml:space="preserve">231st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322694v1</w:t>
+                <w:t xml:space="preserve">hal-01700812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Piles microbiennes à compartiment unique : cathode à air et bioanode modifiée avec du platine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widya Ernayati Kosimaningrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Servat</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buchari Buchari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indra Noviandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">231st ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">Journées d'Électrochimie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700812v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.B. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">231st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piles microbiennes à compartiment unique : cathode à air et bioanode modifiée avec du platine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Platinum Modified Electrode applied for Garden Compost Single-Chambered MicrobialFuel Cell with Air-Breathing Cathode,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widya Ernayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buchari Buchari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Électrochimie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Conference of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Borgo (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700867v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising electrospun carbon fibers material for abiotic and enzymatic catalysis in hybrid biofuel cell for energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12269,51 +12269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Functional Materials - AFM-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
@@ -12342,90 +12342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun carbon fibers: a promising electrode material for abiotic and enzymatic catalysis in hybrid biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Both-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12499,64 +12499,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical synthesis of ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Basile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12597,610 +12597,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the two ends: Designing materials to bridge electronic conductivity and catalytic activity in an electrochemical energy converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metal oxide-based electrocatalysts for low-temperature electrochemical production and oxidation of hydrogen (HER and HOR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.1-8, 2021, Metal Oxides, 978-0-12-818496-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00001-1⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.9-35, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00010-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447649v1</w:t>
+                <w:t xml:space="preserve">hal-03447704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide-based electrocatalysts for low-temperature electrochemical production and oxidation of hydrogen (HER and HOR)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Bridging the two ends: Designing materials to bridge electronic conductivity and catalytic activity in an electrochemical energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.9-35, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.1-8, 2021, Metal Oxides, 978-0-12-818496-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00010-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447704v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Measurement Methods and Characterization on the Cell Level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Irreversible Losses in Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, 2018, 978-0-12-811459-9. </w:t>
+              <w:t xml:space="preserve">, 1, Elsevier, 2018, 978-0-12-811459-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00009-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889232v1</w:t>
+                <w:t xml:space="preserve">hal-01889238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible Losses in Fuel Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Measurement Methods and Characterization on the Cell Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Reimer</w:t>
+                <w:t xml:space="preserve">Shigenori Mitsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Lehnert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kurt Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Elsevier, 2018, 978-0-12-811459-9. </w:t>
+              <w:t xml:space="preserve">, Elsevier, 2018, 978-0-12-811459-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00002-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00009-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889238v1</w:t>
+                <w:t xml:space="preserve">hal-01889232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Design and Fabrication of Porous Metallic Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thandavarayan Maiyalagan; Viswanathan S. Saji. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysts for Low Temperature Fuel Cells: Fundamentals and Recent Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, pp.511-531, 2017, 9783527341320 (print) ; 9783527803873 (online). </w:t>
@@ -13238,103 +13238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity at Free and Supported Gold Nanocatalysts Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Hebié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neeraj Kumar Mishra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalytic Application of Nano-Gold Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, pp.101-130, 2016, 978-953-51-2640-9 (print) ; 978-953-51-5449-5 (PDF) ; 978-953-51-2641-6 (online). </w:t>
@@ -13372,77 +13372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Surfactant-free Nanomaterials for Electrochemical Energy Conversion Systems: From Electrocatalysis to Bionanotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashutosh Tiwari; Filiz Kuralay; Lokman Uzun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electrode Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley; Scrivener Publishing, pp.103-145, 2016, 9781119242529 (print) ; 9781119242659 (online). </w:t>
@@ -13512,51 +13512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du matériau d’électrode aux convertisseurs (bio)électrochimiques : Le couple électrochimie/électrocatalyse au cœur des enjeux de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Montpellier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13606,51 +13606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13713,103 +13713,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Macvittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop: Nanomaterials for Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
@@ -13838,51 +13838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres de carbone electrospun : un matériau d’électrode prometteur pour la catalyse abiotique et enzymatique des biopiles hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13890,51 +13890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque du Groupe Français de Bioélectrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sète, France. 2014</w:t>
@@ -14132,51 +14132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Goetz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5c01047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadou Sanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomkouani Kodom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limam Moctar Bawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040881" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mehdikhanloo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Hassan El-Maghrabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA02374B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakharia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonniol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05142H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01564-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101625" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400996" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saffari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161061" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tauk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01394-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144275" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300302" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04148725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100206" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171655v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisara Amanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111713" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04290758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuny Guy Aristide Nitiema" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ouemega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad032b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Bou&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Espinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amigues" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04472f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630718v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c00181" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05873A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100174" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04042867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124336" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030607" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195926" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cassani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01920" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ernayati Kosimaningrum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekhaissia Ouis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchari Buchari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Noviandri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abde7c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morandi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Flaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta06466a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001235" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00385" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Boukil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta01063d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Minteer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c01008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01323d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03233941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarboui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001160" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278669v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Zgheib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117917" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737095v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El&#8197;gaddari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701196" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiem van Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dooley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00134" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b04651" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677986v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiem Van Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley D. Minteer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02699" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776003v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwei Yuan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D Milton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Hickey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuya Sugawara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0111703jes]" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973460v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0601514jes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscata1.5b01478" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491215v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09417" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Privman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Domanskyi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Mailloux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Katz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508224y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442469mtgabs" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Santiago" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Adaidi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776047v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851789v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771973v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761763v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02491425mtgabs" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754007v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merzouki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambedouzou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771886v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772392v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdellah" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068680v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322792v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322694v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ernayati" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700867v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776005v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Basile" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88516-4.00006-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447649v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00001-1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00010-2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889232v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Mitsushima" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mayer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00009-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889238v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reimer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Lehnert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00002-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803873.ch18" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776028v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242659.ch4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04822512v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775943v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mehdikhanloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Hassan El-Maghrabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadou Sanni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomkouani Kodom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limam Moctar Bawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Goetz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5c01047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA02374B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01564-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakharia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonniol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05142H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01394-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tauk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400276" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abdallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saffari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300302" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Bou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Espinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04472f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171655v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisara Amanova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111713" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04148725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04290758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuny Guy Aristide Nitiema" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ouemega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad032b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05873A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c00181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100174" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04042867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124336" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371162v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cassani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01920" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195926" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ernayati Kosimaningrum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekhaissia Ouis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchari Buchari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Noviandri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abde7c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03233941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarboui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001235" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morandi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Flaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta06466a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00385" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Boukil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta01063d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946333v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Minteer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c01008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01323d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278669v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Zgheib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117917" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737095v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El&#8197;gaddari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701196" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiem van Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dooley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b04651" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiem Van Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley D. Minteer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02699" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwei Yuan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D Milton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Hickey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuya Sugawara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0111703jes]" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491215v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09417" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0601514jes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscata1.5b01478" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781008v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Privman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Domanskyi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Mailloux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Katz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508224y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442469mtgabs" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851809v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Santiago" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Adaidi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851789v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771973v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754007v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merzouki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambedouzou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771886v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772392v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdellah" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761763v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02491425mtgabs" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068680v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ernayati" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776005v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Basile" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88516-4.00006-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447704v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00010-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00001-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889238v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reimer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Lehnert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00002-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889232v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Mitsushima" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mayer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00009-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803873.ch18" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776028v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242659.ch4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04822512v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775943v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>