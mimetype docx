--- v0 (2026-03-18)
+++ v1 (2026-04-27)
@@ -446,235 +446,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element method with overlapping meshes for free-boundary axisymmetric plasma equilibria in realistic geometries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control of a coupled partial and ordinary differential equations system for the assimilation of polarimetry Stokes vector measurements in tokamak free-boundary equilibrium reconstruction with application to ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.43 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443546v1</w:t>
+                <w:t xml:space="preserve">hal-01442462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of a coupled partial and ordinary differential equations system for the assimilation of polarimetry Stokes vector measurements in tokamak free-boundary equilibrium reconstruction with application to ITER</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A finite element method with overlapping meshes for free-boundary axisymmetric plasma equilibria in realistic geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Boulbe</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 217, pp.43 - 57. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 334 (1), pp.522-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2017.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442462v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Order Method for the Approximation of Integrals Over Implicitly Defined Hypersurfaces</w:t>
               </w:r>
@@ -764,51 +764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-BEM coupling methods for Tokamak plasma axisymmetric free-boundary equilibrium computations in unbounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1249,64 +1249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Selig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1533,221 +1533,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Lowest Order Semi-Lagrangian Schemes</w:t>
+                <w:t xml:space="preserve">Stabilized Galerkin methods for magnetic advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Hiptmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.187-220. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (6), pp.1713-1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10208-012-9139-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108280v1</w:t>
+                <w:t xml:space="preserve">hal-01108272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized Galerkin methods for magnetic advection</w:t>
+                <w:t xml:space="preserve">Convergence of Lowest Order Semi-Lagrangian Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Hiptmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.187-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-012-9139-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2013085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108272v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian and semi-Lagrangian methods for convection-diffusion for differential forms</w:t>
               </w:r>
@@ -2265,239 +2265,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Methods for the Optimization of Plasma Scenarios in a Tokamak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blum</w:t>
+                <w:t xml:space="preserve">FEMs on composite meshes for plasma equilibrium simulations in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Heumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boulbe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Holger Heumann</w:t>
+                <w:t xml:space="preserve">Minh Duy Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IFIP Conference on System Modeling and Optimization (CSMO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Conference on Mathematics for Industry - ECMI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Santiago-de-Compostela Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626908v1</w:t>
+                <w:t xml:space="preserve">hal-01397386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMs on composite meshes for plasma equilibrium simulations in tokamaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control Methods for the Optimization of Plasma Scenarios in a Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Duy Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Mathematics for Industry - ECMI 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IFIP Conference on System Modeling and Optimization (CSMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sophia Antipolis, France. pp.1-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55795-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397386v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field Models and their Application in Optimal Magnetic Divertor Design</w:t>
               </w:r>
@@ -2742,64 +2742,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control methods for the optimization of plasma scenarios in a tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3091,198 +3091,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMs on Composite Meshes for Tuning Plasma Equilibria in Tokamaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM-BEM coupling methods for tokamak plasma axisymmetric free-boundary equilibrium computations in unbounded domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9129, Inria &amp; Université Nice Sophia Antipolis, CNRS, I3S, Sophia Antipolis, France. 2017, pp.1-21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9016, INRIA Sophia Antipolis - Méditerranée; CASTOR. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659839v1</w:t>
+                <w:t xml:space="preserve">hal-01443392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-BEM coupling methods for tokamak plasma axisymmetric free-boundary equilibrium computations in unbounded domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEMs on Composite Meshes for Tuning Plasma Equilibria in Tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9016, INRIA Sophia Antipolis - Méditerranée; CASTOR. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9129, Inria &amp; Université Nice Sophia Antipolis, CNRS, I3S, Sophia Antipolis, France. 2017, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443392v1</w:t>
+                <w:t xml:space="preserve">hal-01659839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Order Method for Contour Integrals with an Application to Plasma Modeling in Nuclear Fusion</w:t>
               </w:r>
@@ -3683,51 +3683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.05.046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camminady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Drescher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1102227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hiptmair" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pagliantini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016.9.185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blommaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baelmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R Gauger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev R Reiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogelius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kurz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-012-9139-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMH1P03F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.29.1471" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Lange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Hameyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wittum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-009-9051-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Douai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Truong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Gauger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reiter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10705-9_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322816v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.05.046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camminady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Drescher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1102227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hiptmair" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pagliantini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016.9.185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blommaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baelmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R Gauger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev R Reiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogelius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kurz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-012-9139-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMH1P03F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.29.1471" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Lange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Hameyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wittum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-009-9051-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Douai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Truong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Gauger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reiter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10705-9_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322816v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>