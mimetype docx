--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -849,304 +849,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized Galerkin for transient advection of differential forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards automated magnetic divertor design for optimal heat exhaust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Blommaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Pagliantini</w:t>
+                <w:t xml:space="preserve">Martine Baelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas R Gauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlev R Reiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2016.9.185⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201653004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248140v1</w:t>
+                <w:t xml:space="preserve">hal-01389537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automated magnetic divertor design for optimal heat exhaust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilized Galerkin for transient advection of differential forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas R Gauger</w:t>
+                <w:t xml:space="preserve">Ralf Hiptmair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlev R Reiter</w:t>
+                <w:t xml:space="preserve">Cecilia Pagliantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53, pp.49-63. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.185 - 214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201653004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2016.9.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389537v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field Models and their Application in Optimal Magnetic Divertor Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Blommaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Baelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,264 +1533,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized Galerkin methods for magnetic advection</w:t>
+                <w:t xml:space="preserve">Convergence of Lowest Order Semi-Lagrangian Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Hiptmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (6), pp.1713-1732. </w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.187-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2013085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10208-012-9139-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108272v1</w:t>
+                <w:t xml:space="preserve">hal-01108280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Lowest Order Semi-Lagrangian Schemes</w:t>
+                <w:t xml:space="preserve">Stabilized Galerkin methods for magnetic advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Hiptmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (6), pp.1713-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10208-012-9139-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01108280v1</w:t>
+                <w:t xml:space="preserve">hal-01108272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian and semi-Lagrangian methods for convection-diffusion for differential forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Hiptmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (4), pp.1471--1495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2265,295 +2265,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMs on composite meshes for plasma equilibrium simulations in tokamaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control Methods for the Optimization of Plasma Scenarios in a Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Duy Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Mathematics for Industry - ECMI 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IFIP Conference on System Modeling and Optimization (CSMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sophia Antipolis, France. pp.1-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55795-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397386v1</w:t>
+                <w:t xml:space="preserve">hal-01626908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Methods for the Optimization of Plasma Scenarios in a Tokamak</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEMs on composite meshes for plasma equilibrium simulations in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duy Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IFIP Conference on System Modeling and Optimization (CSMO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Conference on Mathematics for Industry - ECMI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Santiago-de-Compostela Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626908v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field Models and their Application in Optimal Magnetic Divertor Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Blommaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Baelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,77 +2608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated approach to magnetic divertor configuration design, using an efficient optimization methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Blommaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Baelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. R. Gauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control methods for the optimization of plasma scenarios in a tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized Galerkin for Linear Advection of Vector Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Hiptmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Mathematics and Advanced Applications - ENUMATH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3683,51 +3683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.05.046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camminady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Drescher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1102227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hiptmair" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pagliantini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016.9.185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blommaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baelmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R Gauger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev R Reiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogelius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kurz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-012-9139-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMH1P03F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.29.1471" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Lange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Hameyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wittum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-009-9051-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Douai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Truong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Gauger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reiter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10705-9_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322816v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.05.046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camminady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Drescher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1102227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blommaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baelmans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R Gauger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev R Reiter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hiptmair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pagliantini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016.9.185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogelius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kurz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-012-9139-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMH1P03F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.29.1471" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Lange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Hameyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wittum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-009-9051-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Douai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Truong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Gauger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reiter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10705-9_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322816v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>