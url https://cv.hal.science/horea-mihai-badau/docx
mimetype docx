--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -537,199 +537,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel universitaire de bonnes pratiques pour le numérique (Ghid universitar de bune practici online)</w:t>
+                <w:t xml:space="preserve">Universurile semantice romanesti in retelele sociale. Studiu de caz pe Instagram (Les univers sémantiques roumains dans les réseaux sociaux. Étude de cas sur Instagram)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antonio Sandu, Bogdan Popoveniuc. </w:t>
+              <w:t xml:space="preserve">acad. Paun Ion Otiman, Ioan David, Crisu Dascalu, Bogdan Mihai Dascalu, Viviana Milivoievici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique et Intégrité dans l’Éducation et la Recherche (Etica si integritate in educatie si cercetare)</w:t>
+              <w:t xml:space="preserve">Unitatea Limbii si culturii romane (L'Unité de la langue et de la culture roumaine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritonic (Maison d'édition de prestige reconnue dans le domaine des SHS par le CNATDCU, l'équivalent roumain du CNU)</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 487-502, 2018, 978-606-749-398-6</w:t>
+                <w:t xml:space="preserve">La Maison d'édition de l'Académie Roumaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 659 - 665, 2018, 978-973-27-2922-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612629v1</w:t>
+                <w:t xml:space="preserve">hal-03612632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universurile semantice romanesti in retelele sociale. Studiu de caz pe Instagram (Les univers sémantiques roumains dans les réseaux sociaux. Étude de cas sur Instagram)</w:t>
+                <w:t xml:space="preserve">Manuel universitaire de bonnes pratiques pour le numérique (Ghid universitar de bune practici online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">acad. Paun Ion Otiman, Ioan David, Crisu Dascalu, Bogdan Mihai Dascalu, Viviana Milivoievici. </w:t>
+              <w:t xml:space="preserve">Antonio Sandu, Bogdan Popoveniuc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unitatea Limbii si culturii romane (L'Unité de la langue et de la culture roumaine)</w:t>
+              <w:t xml:space="preserve">Éthique et Intégrité dans l’Éducation et la Recherche (Etica si integritate in educatie si cercetare)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison d'édition de l'Académie Roumaine.</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 659 - 665, 2018, 978-973-27-2922-9</w:t>
+                <w:t xml:space="preserve">Tritonic (Maison d'édition de prestige reconnue dans le domaine des SHS par le CNATDCU, l'équivalent roumain du CNU)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 487-502, 2018, 978-606-749-398-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612632v1</w:t>
+                <w:t xml:space="preserve">hal-03612629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code Éthique des Réseaux Sociaux: principes et solutions éthiques pour la communication en ligne (Cod Etic al Retelelor Sociale: principii si solutii etice pentru comunicarea online )</w:t>
               </w:r>
@@ -1193,165 +1193,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et réseaux socionumériques : étude d’impact sur la dynamique des mouvements sociaux en France et en Roumanie</w:t>
+                <w:t xml:space="preserve">L’apprentissage non-supervise des algorithmes dotes avec Intelligence Artificielle limite ou encourage la creativite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3/2019), pp 211 - 226</w:t>
+              <w:t xml:space="preserve">Argumentum. Journal of the Seminar of Discursive Logic, Argumentation Theory and Rhetoric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.112-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612615v1</w:t>
+                <w:t xml:space="preserve">hal-03612626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage non-supervise des algorithmes dotes avec Intelligence Artificielle limite ou encourage la creativite ?</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle et réseaux socionumériques : étude d’impact sur la dynamique des mouvements sociaux en France et en Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argumentum. Journal of the Seminar of Discursive Logic, Argumentation Theory and Rhetoric</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (2), pp.112-127</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3/2019), pp 211 - 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612626v1</w:t>
+                <w:t xml:space="preserve">hal-03612615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux éthiques de la communication de l’information d’actualité sur les blogs et réseaux sociaux. Une proposition de charte</w:t>
               </w:r>
@@ -1478,178 +1478,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage de l’alphabet écrit à l’alphabet oral sur les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Communication politique et réseaux sociaux: les élections présidentielles 2014 en Roumanie sous la loupe de Twitter et de Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eyries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Media Research - Revista de Studii Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vol. 8, pp. 82-99</w:t>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.97 - 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371601v1</w:t>
+                <w:t xml:space="preserve">hal-03612619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication politique et réseaux sociaux: les élections présidentielles 2014 en Roumanie sous la loupe de Twitter et de Facebook</w:t>
+                <w:t xml:space="preserve">Le passage de l’alphabet écrit à l’alphabet oral sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Eyries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.97 - 111</w:t>
+              <w:t xml:space="preserve">Journal of Media Research - Revista de Studii Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 8, pp. 82-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612619v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1799,316 +1799,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes IA : Le troisième ou le deuxième interlocuteur (humain) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les récits pro-russes sur TikTok : quels enjeux pour les journalistes en Roumanie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e colloque franco-roumain Mondialisation de la communication : la diversité des cultures en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza (Roumanie), May 2022, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations, informations, communication, arts (Mica, Université de Bordeaux), Jun 2023, Bordeaux, France. pp.274-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365201v1</w:t>
+                <w:t xml:space="preserve">hal-04163881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récits pro-russes sur TikTok : quels enjeux pour les journalistes en Roumanie ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une charte éthique IA adressée aux usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations, informations, communication, arts (Mica, Université de Bordeaux), Jun 2023, Bordeaux, France. pp.274-280</w:t>
+              <w:t xml:space="preserve">Colloque Intelligence artificielle et équité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco; Médiations, informations, communication, arts (Mica, Université de Bordeaux), May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163881v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une charte éthique IA adressée aux usagers</w:t>
+                <w:t xml:space="preserve">L’effet d'agenda-setting des algorithmes IA, quel agenda?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Intelligence artificielle et équité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco; Médiations, informations, communication, arts (Mica, Université de Bordeaux), May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">26e colloque franco-roumain Ordres et désordres informationnels : le journalisme à l'épreuve de l'IA et des DATA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université Vasile Alecsandri de Bacau (Roumanie), Oct 2023, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099568v1</w:t>
+                <w:t xml:space="preserve">hal-04366409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet d'agenda-setting des algorithmes IA, quel agenda?</w:t>
+                <w:t xml:space="preserve">Les algorithmes IA : Le troisième ou le deuxième interlocuteur (humain) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e colloque franco-roumain Ordres et désordres informationnels : le journalisme à l'épreuve de l'IA et des DATA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université Vasile Alecsandri de Bacau (Roumanie), Oct 2023, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">25e colloque franco-roumain Mondialisation de la communication : la diversité des cultures en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza (Roumanie), May 2022, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366409v1</w:t>
+                <w:t xml:space="preserve">hal-04365201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de l’IA, identite et genre: Facebook c’est une femme</w:t>
               </w:r>
@@ -2433,303 +2433,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage de l’alphabet écrit a l’alphabet visuel sur les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Nouveaux types d’alphabet visuel dans les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de la SFSIC: Penser les techniques et les technologies. Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la SFSIC, le laboratoire I3M (Information, Milieux, Médias, Médiations) et l’UFR Ingémédia, Jun 2014, Toulon, France</w:t>
+              <w:t xml:space="preserve">Héritage Latino Méditerranéen et Futur partagé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reseau transmediterraneen de recherche en communication, Nov 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613976v1</w:t>
+                <w:t xml:space="preserve">hal-03613977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux types d’alphabet visuel dans les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Le passage de l’alphabet écrit a l’alphabet visuel sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritage Latino Méditerranéen et Futur partagé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reseau transmediterraneen de recherche en communication, Nov 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIXème Congrès de la SFSIC: Penser les techniques et les technologies. Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la SFSIC, le laboratoire I3M (Information, Milieux, Médias, Médiations) et l’UFR Ingémédia, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613977v1</w:t>
+                <w:t xml:space="preserve">hal-03613976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux rôles des réseaux sociaux des professionnels en relations publiques</w:t>
+                <w:t xml:space="preserve">Pour un Code Ethique des Réseaux Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Impact of New Technology on the Media Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale d’Etudes Politiques et Administratives, May 2013, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Les Réseaux Sociaux Numériques: un espace de liberté a prendre, ou une utopie mort- née ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Chaire UNESCO, Nov 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366407v1</w:t>
+                <w:t xml:space="preserve">hal-04368437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un Code Ethique des Réseaux Numériques</w:t>
+                <w:t xml:space="preserve">Nouveaux rôles des réseaux sociaux des professionnels en relations publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Réseaux Sociaux Numériques: un espace de liberté a prendre, ou une utopie mort- née ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Chaire UNESCO, Nov 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Impact of New Technology on the Media Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale d’Etudes Politiques et Administratives, May 2013, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368437v1</w:t>
+                <w:t xml:space="preserve">hal-04366407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Romanian Journalists in Mainstream and Online Media Perceptions on their Professional Roles</w:t>
               </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel académique de journalisme en ligne (Manual de Jurnalism Online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritonic (Maison d'édition de prestige reconnue dans le domaine des SHS par le CNATDCU, l'équivalent roumain du CNU)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2015, Communication, Médias, Bogdan Hrib, 978-606-749-043-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3386,51 +3386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6EED9D2"/>
+    <w:nsid w:val="40E9F5CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3617,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/horea-mihai-badau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1392-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rfsic/3527?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-les-cahiers-du-numerique-2019-3-page-211.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea Mihai Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tritonic.ro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ear.ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mentoringproject.ro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eyries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04099568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polirom.ro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/horea-mihai-badau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1392-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rfsic/3527?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-les-cahiers-du-numerique-2019-3-page-211.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea Mihai Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ear.ro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tritonic.ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mentoringproject.ro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eyries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04099568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polirom.ro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>