--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -537,199 +537,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universurile semantice romanesti in retelele sociale. Studiu de caz pe Instagram (Les univers sémantiques roumains dans les réseaux sociaux. Étude de cas sur Instagram)</w:t>
+                <w:t xml:space="preserve">Manuel universitaire de bonnes pratiques pour le numérique (Ghid universitar de bune practici online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">acad. Paun Ion Otiman, Ioan David, Crisu Dascalu, Bogdan Mihai Dascalu, Viviana Milivoievici. </w:t>
+              <w:t xml:space="preserve">Antonio Sandu, Bogdan Popoveniuc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unitatea Limbii si culturii romane (L'Unité de la langue et de la culture roumaine)</w:t>
+              <w:t xml:space="preserve">Éthique et Intégrité dans l’Éducation et la Recherche (Etica si integritate in educatie si cercetare)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison d'édition de l'Académie Roumaine.</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 659 - 665, 2018, 978-973-27-2922-9</w:t>
+                <w:t xml:space="preserve">Tritonic (Maison d'édition de prestige reconnue dans le domaine des SHS par le CNATDCU, l'équivalent roumain du CNU)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 487-502, 2018, 978-606-749-398-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612632v1</w:t>
+                <w:t xml:space="preserve">hal-03612629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel universitaire de bonnes pratiques pour le numérique (Ghid universitar de bune practici online)</w:t>
+                <w:t xml:space="preserve">Universurile semantice romanesti in retelele sociale. Studiu de caz pe Instagram (Les univers sémantiques roumains dans les réseaux sociaux. Étude de cas sur Instagram)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antonio Sandu, Bogdan Popoveniuc. </w:t>
+              <w:t xml:space="preserve">acad. Paun Ion Otiman, Ioan David, Crisu Dascalu, Bogdan Mihai Dascalu, Viviana Milivoievici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique et Intégrité dans l’Éducation et la Recherche (Etica si integritate in educatie si cercetare)</w:t>
+              <w:t xml:space="preserve">Unitatea Limbii si culturii romane (L'Unité de la langue et de la culture roumaine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritonic (Maison d'édition de prestige reconnue dans le domaine des SHS par le CNATDCU, l'équivalent roumain du CNU)</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 487-502, 2018, 978-606-749-398-6</w:t>
+                <w:t xml:space="preserve">La Maison d'édition de l'Académie Roumaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 659 - 665, 2018, 978-973-27-2922-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612629v1</w:t>
+                <w:t xml:space="preserve">hal-03612632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code Éthique des Réseaux Sociaux: principes et solutions éthiques pour la communication en ligne (Cod Etic al Retelelor Sociale: principii si solutii etice pentru comunicarea online )</w:t>
               </w:r>
@@ -1193,165 +1193,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage non-supervise des algorithmes dotes avec Intelligence Artificielle limite ou encourage la creativite ?</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle et réseaux socionumériques : étude d’impact sur la dynamique des mouvements sociaux en France et en Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argumentum. Journal of the Seminar of Discursive Logic, Argumentation Theory and Rhetoric</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (2), pp.112-127</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3/2019), pp 211 - 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612626v1</w:t>
+                <w:t xml:space="preserve">hal-03612615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et réseaux socionumériques : étude d’impact sur la dynamique des mouvements sociaux en France et en Roumanie</w:t>
+                <w:t xml:space="preserve">L’apprentissage non-supervise des algorithmes dotes avec Intelligence Artificielle limite ou encourage la creativite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3/2019), pp 211 - 226</w:t>
+              <w:t xml:space="preserve">Argumentum. Journal of the Seminar of Discursive Logic, Argumentation Theory and Rhetoric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.112-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612615v1</w:t>
+                <w:t xml:space="preserve">hal-03612626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux éthiques de la communication de l’information d’actualité sur les blogs et réseaux sociaux. Une proposition de charte</w:t>
               </w:r>
@@ -1478,178 +1478,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication politique et réseaux sociaux: les élections présidentielles 2014 en Roumanie sous la loupe de Twitter et de Facebook</w:t>
+                <w:t xml:space="preserve">Le passage de l’alphabet écrit à l’alphabet oral sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Eyries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.97 - 111</w:t>
+              <w:t xml:space="preserve">Journal of Media Research - Revista de Studii Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 8, pp. 82-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612619v1</w:t>
+                <w:t xml:space="preserve">hal-04371601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage de l’alphabet écrit à l’alphabet oral sur les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Communication politique et réseaux sociaux: les élections présidentielles 2014 en Roumanie sous la loupe de Twitter et de Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eyries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Media Research - Revista de Studii Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vol. 8, pp. 82-99</w:t>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.97 - 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371601v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1661,454 +1661,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages éthiques d’un chatbot universitaire</w:t>
+                <w:t xml:space="preserve">Social Representations in Public Relations in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e conférence de l'AIM 2024 Travailler avec ou malgré l'IA?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM Montpellier, May 2024, La Grande Motte, France. pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">Sciences Sociales Appliquées, ISSA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de l’Ouest, Jun 2024, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009342v1</w:t>
+                <w:t xml:space="preserve">hal-04368424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Representations in Public Relations in Social Media</w:t>
+                <w:t xml:space="preserve">Usages éthiques d’un chatbot universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales Appliquées, ISSA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de l’Ouest, Jun 2024, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">29e conférence de l'AIM 2024 Travailler avec ou malgré l'IA?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM Montpellier, May 2024, La Grande Motte, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368424v1</w:t>
+                <w:t xml:space="preserve">hal-05009342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récits pro-russes sur TikTok : quels enjeux pour les journalistes en Roumanie ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les algorithmes IA : Le troisième ou le deuxième interlocuteur (humain) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations, informations, communication, arts (Mica, Université de Bordeaux), Jun 2023, Bordeaux, France. pp.274-280</w:t>
+              <w:t xml:space="preserve">25e colloque franco-roumain Mondialisation de la communication : la diversité des cultures en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza (Roumanie), May 2022, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163881v1</w:t>
+                <w:t xml:space="preserve">hal-04365201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une charte éthique IA adressée aux usagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les récits pro-russes sur TikTok : quels enjeux pour les journalistes en Roumanie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Intelligence artificielle et équité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco; Médiations, informations, communication, arts (Mica, Université de Bordeaux), May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations, informations, communication, arts (Mica, Université de Bordeaux), Jun 2023, Bordeaux, France. pp.274-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099568v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet d'agenda-setting des algorithmes IA, quel agenda?</w:t>
+                <w:t xml:space="preserve">Une charte éthique IA adressée aux usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e colloque franco-roumain Ordres et désordres informationnels : le journalisme à l'épreuve de l'IA et des DATA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université Vasile Alecsandri de Bacau (Roumanie), Oct 2023, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">Colloque Intelligence artificielle et équité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco; Médiations, informations, communication, arts (Mica, Université de Bordeaux), May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366409v1</w:t>
+                <w:t xml:space="preserve">hal-04099568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes IA : Le troisième ou le deuxième interlocuteur (humain) ?</w:t>
+                <w:t xml:space="preserve">L’effet d'agenda-setting des algorithmes IA, quel agenda?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e colloque franco-roumain Mondialisation de la communication : la diversité des cultures en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza (Roumanie), May 2022, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">26e colloque franco-roumain Ordres et désordres informationnels : le journalisme à l'épreuve de l'IA et des DATA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université Vasile Alecsandri de Bacau (Roumanie), Oct 2023, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365201v1</w:t>
+                <w:t xml:space="preserve">hal-04366409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de l’IA, identite et genre: Facebook c’est une femme</w:t>
               </w:r>
@@ -2433,303 +2433,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux types d’alphabet visuel dans les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Le passage de l’alphabet écrit a l’alphabet visuel sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritage Latino Méditerranéen et Futur partagé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reseau transmediterraneen de recherche en communication, Nov 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIXème Congrès de la SFSIC: Penser les techniques et les technologies. Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la SFSIC, le laboratoire I3M (Information, Milieux, Médias, Médiations) et l’UFR Ingémédia, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613977v1</w:t>
+                <w:t xml:space="preserve">hal-03613976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage de l’alphabet écrit a l’alphabet visuel sur les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Nouveaux types d’alphabet visuel dans les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de la SFSIC: Penser les techniques et les technologies. Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la SFSIC, le laboratoire I3M (Information, Milieux, Médias, Médiations) et l’UFR Ingémédia, Jun 2014, Toulon, France</w:t>
+              <w:t xml:space="preserve">Héritage Latino Méditerranéen et Futur partagé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reseau transmediterraneen de recherche en communication, Nov 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613976v1</w:t>
+                <w:t xml:space="preserve">hal-03613977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un Code Ethique des Réseaux Numériques</w:t>
+                <w:t xml:space="preserve">Nouveaux rôles des réseaux sociaux des professionnels en relations publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Réseaux Sociaux Numériques: un espace de liberté a prendre, ou une utopie mort- née ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Chaire UNESCO, Nov 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Impact of New Technology on the Media Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale d’Etudes Politiques et Administratives, May 2013, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368437v1</w:t>
+                <w:t xml:space="preserve">hal-04366407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux rôles des réseaux sociaux des professionnels en relations publiques</w:t>
+                <w:t xml:space="preserve">Pour un Code Ethique des Réseaux Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Impact of New Technology on the Media Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale d’Etudes Politiques et Administratives, May 2013, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Les Réseaux Sociaux Numériques: un espace de liberté a prendre, ou une utopie mort- née ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Chaire UNESCO, Nov 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366407v1</w:t>
+                <w:t xml:space="preserve">hal-04368437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Romanian Journalists in Mainstream and Online Media Perceptions on their Professional Roles</w:t>
               </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel académique de journalisme en ligne (Manual de Jurnalism Online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritonic (Maison d'édition de prestige reconnue dans le domaine des SHS par le CNATDCU, l'équivalent roumain du CNU)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2015, Communication, Médias, Bogdan Hrib, 978-606-749-043-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3386,51 +3386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40E9F5CE"/>
+    <w:nsid w:val="223B1D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3617,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/horea-mihai-badau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1392-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rfsic/3527?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-les-cahiers-du-numerique-2019-3-page-211.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea Mihai Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ear.ro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tritonic.ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mentoringproject.ro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eyries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04099568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polirom.ro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/horea-mihai-badau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1392-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rfsic/3527?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-les-cahiers-du-numerique-2019-3-page-211.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea Mihai Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tritonic.ro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ear.ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mentoringproject.ro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eyries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04099568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polirom.ro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>