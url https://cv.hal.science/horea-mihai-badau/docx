--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1478,178 +1478,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage de l’alphabet écrit à l’alphabet oral sur les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Communication politique et réseaux sociaux: les élections présidentielles 2014 en Roumanie sous la loupe de Twitter et de Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eyries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Media Research - Revista de Studii Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vol. 8, pp. 82-99</w:t>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.97 - 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371601v1</w:t>
+                <w:t xml:space="preserve">hal-03612619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication politique et réseaux sociaux: les élections présidentielles 2014 en Roumanie sous la loupe de Twitter et de Facebook</w:t>
+                <w:t xml:space="preserve">Le passage de l’alphabet écrit à l’alphabet oral sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horea Mihai Badau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Eyries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.97 - 111</w:t>
+              <w:t xml:space="preserve">Journal of Media Research - Revista de Studii Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 8, pp. 82-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612619v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3386,51 +3386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="223B1D6A"/>
+    <w:nsid w:val="00C9697F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3617,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/horea-mihai-badau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1392-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rfsic/3527?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-les-cahiers-du-numerique-2019-3-page-211.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea Mihai Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tritonic.ro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ear.ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mentoringproject.ro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eyries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04099568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polirom.ro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/horea-mihai-badau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1392-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rfsic/3527?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-les-cahiers-du-numerique-2019-3-page-211.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea Mihai Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tritonic.ro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ear.ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mentoringproject.ro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eyries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04099568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polirom.ro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>