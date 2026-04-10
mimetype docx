--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hortense Soichet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Associée, département Arts Plastiques, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hortense-soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4362-529X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155707779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228724841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est mon pavé, c'est mon bitume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Letizia Piantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782354282196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle (restera) Assise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diaphane, 2024, 978-2-919077-77-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot, 2023, 978-2-919055-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hier, on est sorties faire des photos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poivert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Créaphis, 2022, 978-2-35428-192-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En écho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRP / Centre régional de la photographie Hauts-de-France, 2020, 978-2-904538-89_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gattinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Piniès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Créaphis, 2016, 9782354281069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 9782354280833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide jaune de Rofinget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Akkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8426584953018243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux Fenassiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Créaphis, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Créaphis, 2011, 9782354280543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal photographique d'une enquête scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages du logement, images de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sas Culture, 2025, 9791094197103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Groueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Ballif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Vadelorge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)penser les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-36, 2024, 978-2-200-63978-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel à l’épreuve de l’image. Regards croisés entre une anthropologue et une photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs de recherche-création Dialogue entre recherche universitaire et création artistique, Delatour, coll. aCROSS, 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, 2024, 9782752104717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'était pour sortir de la maison »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hier, on est sorties faire des photos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782354281922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie visuelle des mondes ouvriers de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"On n'est pas robots" : ouvrières et ouvriers de la logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ / On line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Groueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jarrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Perelmuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbain par l'image. Collaboration entre arts visuels et sciences sociales sous la direction de Cécile Cuny, Anne Jarrigeon et Alexa Färber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creaphis Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782354281519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ / on line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jarrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Groueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Perelmuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbain par l'image. Collaboration entre arts visuels et sciences sociales, sous la direction de Cécile Cuny, Anne Jarrigeon et Alexa Färber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creaphis Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782354281519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03384374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de création d’un pays imaginaire : Rofinget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue des Sciences Humaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 334, 2019, 9782913761810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ/Online. Des cartes à l’épreuve de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jarrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Groueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Perelmuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue du Comité Français de Cartographie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et Géomatique, Actes du colloque Temps, Art et Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images cartographiques et images photographiques : pour une glocalisation de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux &amp; mondes. Arts, cultures &amp; politiques sous la direction d'Eric Bonnet &amp; François Soulages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015, Local &amp; Global, 978-2-343-04557-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Rochon, Abécédaire du Logement, le manifeste des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Aube, 2014, 978-2-8159-1167-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience kinesthésique du marcheur. Etude à partir de quelques déambulations artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steven Bernas (dir.), Le Corps sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-343-00517-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps sensible à l’œuvre dans le contemporain. Marche et kinesthésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages, Alberto Olivieri, Ricardo Biriba et Ariadne Moraes (dir.), Le sensible contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie contemporaine à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages (dir.), Photographie &amp; Contemporain. A partir de Marc Tamiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2296107854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie visuelle des mondes ouvriers de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mohadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.10780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des itinéraires photographiques : une ethnographie visuelle des mondes ouvriers de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mohadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of live video tools to help the bystander during the emergency call: Protocol for a mix method simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larribau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes ouvriers de la logistique. Dialogue autour d’un observatoire photographique – in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°7, "Les espaces de l’entre-deux', coordonné par Julie Le Gall et Lionel Rougé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train d’images. La vitesse comme nouveau paradigme dans la création visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste comme aventurier du contemporain. Sur quelques explorations d’Abraham Poincheval et Laurent Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°1 « L’Aventure », sous la direction de Nathalie Froloff et Dominique Rabaté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche et ralentissement. Etude à partir de quelques déambulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°6, dossier spécial « Ralentir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réenchanter le pavillonnaire urbain des années 1950-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISST (UMR-CNRS). 2022, 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la photographie du déplacement à l’ère de la mobilité généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris 8 - UFR Philosophie, Arts, Esthétique., 2010. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hortense Soichet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Associée, département Arts Plastiques, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hortense-soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4362-529X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155707779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228724841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est mon pavé, c'est mon bitume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Letizia Piantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782354282196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle (restera) Assise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diaphane, 2024, 978-2-919077-77-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot, 2023, 978-2-919055-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hier, on est sorties faire des photos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poivert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Créaphis, 2022, 978-2-35428-192-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En écho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRP / Centre régional de la photographie Hauts-de-France, 2020, 978-2-904538-89_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gattinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Piniès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Créaphis, 2016, 9782354281069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide jaune de Rofinget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Akkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8426584953018243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 9782354280833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux Fenassiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Créaphis, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Créaphis, 2011, 9782354280543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal photographique d'une enquête scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages du logement, images de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sas Culture, 2025, 9791094197103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Groueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Ballif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Vadelorge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)penser les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-36, 2024, 978-2-200-63978-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel à l’épreuve de l’image. Regards croisés entre une anthropologue et une photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs de recherche-création Dialogue entre recherche universitaire et création artistique, Delatour, coll. aCROSS, 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, 2024, 9782752104717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'était pour sortir de la maison »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hier, on est sorties faire des photos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782354281922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie visuelle des mondes ouvriers de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"On n'est pas robots" : ouvrières et ouvriers de la logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ / On line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Groueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jarrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Perelmuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbain par l'image. Collaboration entre arts visuels et sciences sociales sous la direction de Cécile Cuny, Anne Jarrigeon et Alexa Färber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creaphis Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782354281519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ / on line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jarrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Groueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Perelmuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbain par l'image. Collaboration entre arts visuels et sciences sociales, sous la direction de Cécile Cuny, Anne Jarrigeon et Alexa Färber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creaphis Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782354281519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03384374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de création d’un pays imaginaire : Rofinget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue des Sciences Humaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 334, 2019, 9782913761810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ/Online. Des cartes à l’épreuve de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jarrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Groueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Perelmuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue du Comité Français de Cartographie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et Géomatique, Actes du colloque Temps, Art et Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images cartographiques et images photographiques : pour une glocalisation de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux &amp; mondes. Arts, cultures &amp; politiques sous la direction d'Eric Bonnet &amp; François Soulages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015, Local &amp; Global, 978-2-343-04557-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Rochon, Abécédaire du Logement, le manifeste des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Aube, 2014, 978-2-8159-1167-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience kinesthésique du marcheur. Etude à partir de quelques déambulations artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steven Bernas (dir.), Le Corps sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-343-00517-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps sensible à l’œuvre dans le contemporain. Marche et kinesthésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages, Alberto Olivieri, Ricardo Biriba et Ariadne Moraes (dir.), Le sensible contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie contemporaine à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages (dir.), Photographie &amp; Contemporain. A partir de Marc Tamiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2296107854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie visuelle des mondes ouvriers de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mohadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.10780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des itinéraires photographiques : une ethnographie visuelle des mondes ouvriers de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mohadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of live video tools to help the bystander during the emergency call: Protocol for a mix method simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larribau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes ouvriers de la logistique. Dialogue autour d’un observatoire photographique – in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°7, "Les espaces de l’entre-deux', coordonné par Julie Le Gall et Lionel Rougé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train d’images. La vitesse comme nouveau paradigme dans la création visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste comme aventurier du contemporain. Sur quelques explorations d’Abraham Poincheval et Laurent Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°1 « L’Aventure », sous la direction de Nathalie Froloff et Dominique Rabaté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche et ralentissement. Etude à partir de quelques déambulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°6, dossier spécial « Ralentir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réenchanter le pavillonnaire urbain des années 1950-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISST (UMR-CNRS). 2022, 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la photographie du déplacement à l’ère de la mobilité généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris 8 - UFR Philosophie, Arts, Esthétique., 2010. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74D6DEEE"/>
+    <w:nsid w:val="681197B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hortense-soichet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4362-529X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155707779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228724841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Piantoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1294/c-est-mon-pave-c-est-mon-bitume/?of=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pr&#233;vot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gattinoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pini&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Akkouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02520840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ballif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/repenser-villes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Perelmuter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1240/l-urbain-par-l-image/?of=0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Perelmuter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mohadjer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10780" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748003v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Morand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larribau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pages" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40699" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hortense-soichet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4362-529X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155707779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228724841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Piantoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1294/c-est-mon-pave-c-est-mon-bitume/?of=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pr&#233;vot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gattinoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pini&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Akkouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02520840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ballif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/repenser-villes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Perelmuter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1240/l-urbain-par-l-image/?of=0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Perelmuter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mohadjer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10780" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748003v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Morand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larribau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pages" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40699" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>