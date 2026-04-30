--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="681197B2"/>
+    <w:nsid w:val="F5627AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>