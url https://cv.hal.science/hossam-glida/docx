--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -160,724 +160,724 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered shared control for lane keeping assist system in steer-by-wire vehicles under unknown dynamics and actuator failure</w:t>
+                <w:t xml:space="preserve">Optimal Model-Free Tracking Control Based on Direct Adaptive Fuzzy Controller for a Mini-Drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Ménard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106566⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2025.3636505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325192v1</w:t>
+                <w:t xml:space="preserve">hal-05389696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive neural sliding controller for coaxial-rotor aircraft system with input saturation: a model-free control approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-triggered shared control for lane keeping assist system in steer-by-wire vehicles under unknown dynamics and actuator failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mondher Farza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (5), pp.185. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 165, pp.106566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40435-025-01695-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074813v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Triggered Adaptive Fault-Tolerant Control Based on Sliding Mode/Neural Network for Lane Keeping Assistance Systems in Steer-by-Wire Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive neural sliding controller for coaxial-rotor aircraft system with input saturation: a model-free control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIV.2024.3430086⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01695-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325220v1</w:t>
+                <w:t xml:space="preserve">hal-05074813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal fault-tolerant adaptive fuzzy control of quadrotor UAV: a fixed-time stability approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymene Bacha</w:t>
+                <w:t xml:space="preserve">Event-Triggered Adaptive Fault-Tolerant Control Based on Sliding Mode/Neural Network for Lane Keeping Assistance Systems in Steer-by-Wire Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Achraf Senoussi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Floris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40435-025-01675-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.1597-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2024.3430086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074829v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Model-Free Tracking Control Based on Direct Adaptive Fuzzy Controller for a Mini-Drone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal fault-tolerant adaptive fuzzy control of quadrotor UAV: a fixed-time stability approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymene Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Achraf Senoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2025.3636505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01675-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389696v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-Time Fault-Tolerant Adaptive Neural Network Control for a Twin-Rotor UAV System with Sensor Faults and Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymene Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (9), pp.467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -937,51 +937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Radjeb Oudainia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe C Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1041,64 +1041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Model-Free Finite-Time Control Based on Terminal Sliding Mode for a Coaxial Rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (12), pp.706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1190,77 +1190,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dcl Cisneros Lombera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussaad Soualmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Driving Simulation Conference (DSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1375,51 +1375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C400F12"/>
+    <w:nsid w:val="E05E02B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1606,51 +1606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hossam-glida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2973-2742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Eddine Glida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chelihi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Farza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106566" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01695-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Floris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3430086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Bacha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Senoussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01675-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3636505" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8090467" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe C Popieul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3445176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones7120706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dcl Cisneros Lombera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaad Soualmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hossam-glida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2973-2742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Eddine Glida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chelihi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3636505" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Farza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106566" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01695-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Floris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3430086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Bacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Senoussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01675-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8090467" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe C Popieul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3445176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones7120706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dcl Cisneros Lombera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaad Soualmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>