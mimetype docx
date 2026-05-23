--- v1 (2026-04-06)
+++ v2 (2026-05-23)
@@ -126,1188 +126,1850 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Model-Free Tracking Control Based on Direct Adaptive Fuzzy Controller for a Mini-Drone</w:t>
+                <w:t xml:space="preserve">Saturated Filtered High Gain Observer Design for Lateral Control of Autonomous Vehicles Under Steering Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mondher Farza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M’saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakech, France. pp.329-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389696v1</w:t>
+                <w:t xml:space="preserve">hal-05584490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered shared control for lane keeping assist system in steer-by-wire vehicles under unknown dynamics and actuator failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault-Tolerant Control of Autonomous Vehicles Using LPV-MPC and Direct Yaw Moment Compensation for Steering Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Achraf Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boumehraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05325192v1</w:t>
+              <w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, France. pp.2208-2213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive neural sliding controller for coaxial-rotor aircraft system with input saturation: a model-free control approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Filtered Saturated High Gain Observer for Trajectory Tracking of a Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Chehaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hadj Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+                <w:t xml:space="preserve">Mondher Farza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M’saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05074813v1</w:t>
+              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco. pp.335-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Triggered Adaptive Fault-Tolerant Control Based on Sliding Mode/Neural Network for Lane Keeping Assistance Systems in Steer-by-Wire Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gray Wolf Optimization Algorithm for Fuzzy Logic Driver Behavior Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dcl Cisneros Lombera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussaad Soualmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...56 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Driving Simulation Conference (DSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymene Bacha</w:t>
-[...431 lines deleted...]
-                <w:t xml:space="preserve">hal-04390408v1</w:t>
+                <w:t xml:space="preserve">hal-04731558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gray Wolf Optimization Algorithm for Fuzzy Logic Driver Behavior Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event-triggered shared control for lane keeping assist system in steer-by-wire vehicles under unknown dynamics and actuator failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Farza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference (DSC)</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 165, pp.106566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive neural sliding controller for coaxial-rotor aircraft system with input saturation: a model-free control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01695-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal fault-tolerant adaptive fuzzy control of quadrotor UAV: a fixed-time stability approach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731558v1</w:t>
+                <w:t xml:space="preserve">Aymene Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Achraf Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01675-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Triggered Adaptive Fault-Tolerant Control Based on Sliding Mode/Neural Network for Lane Keeping Assistance Systems in Steer-by-Wire Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Floris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.1597-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2024.3430086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Model-Free Tracking Control Based on Direct Adaptive Fuzzy Controller for a Mini-Drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2025.3636505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixed-Time Fault-Tolerant Adaptive Neural Network Control for a Twin-Rotor UAV System with Sensor Faults and Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymene Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chelihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), pp.467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/drones8090467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Model-Free Shared Control for Lane-Keeping Assist System: Theory and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Radjeb Oudainia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe C Popieul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2024.3445176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Model-Free Finite-Time Control Based on Terminal Sliding Mode for a Coaxial Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/drones7120706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Fuzzy Control for a Quadrotor UAV Attitude with Actuator and Sensor Failure: The Practical Fixed-Time Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacha Aymene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelihi Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (5), pp.504-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flight tracking control of mini-drone: Flower pollination algorithm based model-free control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Eddine Glida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelihi Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentouh Chouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, London, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 239 (6), pp.578-592, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09544100241291189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1375,51 +2037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E05E02B0"/>
+    <w:nsid w:val="143E96FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1606,51 +2268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hossam-glida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2973-2742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Eddine Glida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chelihi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3636505" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Farza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106566" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01695-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Floris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3430086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Bacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Senoussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01675-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8090467" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe C Popieul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3445176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones7120706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dcl Cisneros Lombera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaad Soualmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hossam-glida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2973-2742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584490v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Eddine Glida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Farza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chelihi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M&#8217;saad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Senoussi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumehraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Chehaibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hadj Sa&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;saad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dcl Cisneros Lombera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaad Soualmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106566" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01695-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Bacha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01675-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Floris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3430086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3636505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05074853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8090467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe C Popieul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3445176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones7120706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacha Aymene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelihi Abdelghani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708478" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentouh Chouki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544100241291189" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>