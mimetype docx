--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -574,696 +574,720 @@
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141, pp.208 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of wave velocity and thickness on overlapped signals using Forward Backward algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740938v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of wave velocity and thickness on overlapped signals using Forward Backward algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.100 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845474v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverberation of flexural waves scattered by a local heterogeneity in a plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140 (1), pp.157-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4954747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source localisation in a reverberant plate using average coda properties and early signal strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100, pp.834-841. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of statistical properties of the point source response of a reverberant plate and application to parameter estimation (L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Abou Leyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132, pp.2165-2168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4750495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1273,293 +1297,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+                <w:t xml:space="preserve">Etude de la Réverbération Ultrasonore dans des Structures Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009095v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Réverbération Ultrasonore dans des Structures Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; UFFC, Oct 2022, Venise, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848156v1</w:t>
+                <w:t xml:space="preserve">hal-04009095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Reverberation Time in Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1568,275 +1592,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nawal Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doumit Zaouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1868,73 +1892,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHASE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition characterization based on acoustic reverberation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1983,1999 +2007,1999 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.2575 - 2575, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5014411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invitée] Caractérisation d'un défaut dans une plaque à partir de la réverbération des ondes de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le mans, France. pp.1701-1708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a local scatterer in a plate from reverberation of flexural waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America, 5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of the reverberant propagation of elastic waves in structures : towards a concept of low-resource SHM sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.618-621, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive structural health monitoring based on ambient noise correlation : application to damage localization in plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Beyrouth, Lebanon. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of reverberant media using the average properties of acoustic signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the area of a reverberant plate using average reverberation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.139-142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive and active structural health monitoring : application to aeronautic structures, railways and fluid conveying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Assaad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Beyrout, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description statistique du comportement de la fonction de Green dans un milieu réverbérant : applications à la localisation de source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France. Session APUG1 : Acoustique physique et propagation, papier CFA2014/187, 46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la propagation réverbérante des ondes élastiques dans les structures : vers un concept de réseau de capteurs SHM à basse consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Assaad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Welding, Non Destructive Testing and Materials and Alloys Industry, IC-WNDT-MI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Annaba, Algérie. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des fonctions de Green par corrélation de bruit : application pour la détection et l'imagerie de défaut dans des plaques minces réverbérantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Franco-Libanaises, Avancées de la Recherche et de ses Applications, JFL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dunkerque, France. 6 p., Prix du meilleur poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Towards a low-consumption structural health monitoring sensor network concept exploiting physics-based signal processing of reverberant ambient acoustics fields for transportation structure monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Assaad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dijili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-consumption sensor network based on signal processing of reverberant acoustic fields for structure and infrastructure monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Franco-Libanaises, Avancées de la Recherche et de ses Applications, JFL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of acoustic reverberation for parameter estimation and imaging in plate-shaped structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambient Noise Imaging and Monitoring Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical model of the impulse response of a reverberant plate : application to parameter estimation and correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000531, 679-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical description of the Green's function in a reverberant medium for structural parameter retrieval and autocorrelation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical description of the Green's function in a reverberant medium for structural parameter retrieval and autocorrelation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées du GdR 2501, ''Wave Propagation in Complex Media for Quantitative and Non Destructive Evaluation''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3985,154 +4009,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la propagation complexe des ondes dans des solides : extraction des paramètres de la structure et localisation de source acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Beyrouth, Liban. Session Poster 3 - Technologies Adaptées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4142,114 +4166,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de moyennage d'ensemble des signaux acoustiques en milieu réverbérant et applications potentielles au contrôle et à la caractérisation des structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Valenciennes et du Hainaut-Cambresis, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014VALE0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01147184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4317,51 +4341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD408818"/>
+    <w:nsid w:val="FA40B053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4548,51 +4572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hossep-achdjian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4964-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184115787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954747" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918763" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abou Leyla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4750495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582925v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04076972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VALE0030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hossep-achdjian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4964-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184115787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954747" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abou Leyla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4750495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04076972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VALE0030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>