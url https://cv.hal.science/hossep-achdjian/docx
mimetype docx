--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2306,286 +2306,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of the reverberant propagation of elastic waves in structures : towards a concept of low-resource SHM sensor network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive structural health monitoring based on ambient noise correlation : application to damage localization in plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jamal Assaad</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beyrouth, Lebanon. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087497v1</w:t>
+                <w:t xml:space="preserve">hal-04087522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive structural health monitoring based on ambient noise correlation : application to damage localization in plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of the reverberant propagation of elastic waves in structures : towards a concept of low-resource SHM sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.618-621, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087522v1</w:t>
+                <w:t xml:space="preserve">hal-04087497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of reverberant media using the average properties of acoustic signals</w:t>
               </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3644,260 +3644,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical model of the impulse response of a reverberant plate : application to parameter estimation and correlation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical description of the Green's function in a reverberant medium for structural parameter retrieval and autocorrelation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000531, 679-685</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803086v1</w:t>
+                <w:t xml:space="preserve">hal-00798868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical description of the Green's function in a reverberant medium for structural parameter retrieval and autocorrelation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical model of the impulse response of a reverberant plate : application to parameter estimation and correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000531, 679-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798868v1</w:t>
+                <w:t xml:space="preserve">hal-00803086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical description of the Green's function in a reverberant medium for structural parameter retrieval and autocorrelation analysis</w:t>
               </w:r>
@@ -4341,51 +4341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA40B053"/>
+    <w:nsid w:val="65EDC580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4572,51 +4572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hossep-achdjian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4964-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184115787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954747" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abou Leyla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4750495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04076972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VALE0030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hossep-achdjian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4964-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184115787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954747" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abou Leyla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4750495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04076972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VALE0030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>